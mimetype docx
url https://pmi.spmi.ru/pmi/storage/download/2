--- v0 (2025-12-05)
+++ v1 (2026-04-19)
@@ -13,1501 +13,1068 @@
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p w:rsidR="00E53DF0" w:rsidRPr="009560BE" w:rsidRDefault="00AD15F5" w:rsidP="001A5770">
       <w:pPr>
         <w:pStyle w:val="JMIText"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009560BE">
         <w:rPr>
           <w:i/>
           <w:highlight w:val="yellow"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>See the guideline and the notes on the next page</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E53DF0" w:rsidRPr="009560BE" w:rsidRDefault="00FB56B3" w:rsidP="00E53DF0">
       <w:pPr>
         <w:pStyle w:val="JMITypeofarticle"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009560BE">
         <w:t>Original article / Review article</w:t>
       </w:r>
       <w:r w:rsidR="00E53DF0" w:rsidRPr="009560BE">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009560BE">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>Geology / Economic Geology / Energy / Geotechnical Engineering and Engineering Geology</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E53DF0" w:rsidRPr="009560BE" w:rsidRDefault="00FB56B3" w:rsidP="00E53DF0">
       <w:pPr>
         <w:pStyle w:val="JMIArticletitle"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009560BE">
         <w:t>Article title</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E53DF0" w:rsidRPr="009560BE" w:rsidRDefault="00FB56B3" w:rsidP="00E53DF0">
       <w:pPr>
         <w:pStyle w:val="JMIAuthors"/>
         <w:rPr>
           <w:caps w:val="0"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009560BE">
         <w:rPr>
           <w:caps w:val="0"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>First name Last name</w:t>
       </w:r>
       <w:r w:rsidRPr="009560BE">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="009560BE">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F02A"/>
       </w:r>
       <w:r w:rsidRPr="009560BE">
         <w:rPr>
           <w:caps w:val="0"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>, First name Last name</w:t>
       </w:r>
       <w:r w:rsidRPr="009560BE">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="009560BE">
         <w:rPr>
           <w:caps w:val="0"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>, First name Last name</w:t>
       </w:r>
       <w:r w:rsidR="00E53DF0" w:rsidRPr="009560BE">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E53DF0" w:rsidRPr="009560BE" w:rsidRDefault="00E53DF0" w:rsidP="00E53DF0">
       <w:pPr>
         <w:pStyle w:val="JMIAffiliation"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="009560BE">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="009560BE">
         <w:rPr>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F02A"/>
       </w:r>
       <w:r w:rsidRPr="009560BE">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FB56B3" w:rsidRPr="009560BE">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>academic degree, position, e-mail, phone number, https://orcid.org/0000-0000-0000-0000 (affiliation, city, country)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E53DF0" w:rsidRPr="009560BE" w:rsidRDefault="00E53DF0" w:rsidP="00E53DF0">
       <w:pPr>
         <w:pStyle w:val="JMIAffiliation"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="009560BE">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="009560BE">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FB56B3" w:rsidRPr="009560BE">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>academic degree, position, https://orcid.org/0000-0000-0000-0000 (affiliation, city, country)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E53DF0" w:rsidRPr="009560BE" w:rsidRDefault="00E53DF0" w:rsidP="00E53DF0">
       <w:pPr>
         <w:pStyle w:val="JMIAffiliation"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="009560BE">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="009560BE">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FB56B3" w:rsidRPr="009560BE">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>academic degree, position, https://orcid.org/0000-0000-0000-0000 (affiliation, city, country)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E53DF0" w:rsidRPr="009560BE" w:rsidRDefault="00E53DF0" w:rsidP="00E53DF0">
       <w:pPr>
         <w:pStyle w:val="JMICiting"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00E53DF0" w:rsidRPr="009560BE" w:rsidRDefault="00FB56B3" w:rsidP="00E53DF0">
       <w:pPr>
         <w:pStyle w:val="JMIMetadatawords"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009560BE">
         <w:t>Abstract</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E53DF0" w:rsidRPr="009560BE" w:rsidRDefault="00FB56B3" w:rsidP="00E53DF0">
       <w:pPr>
         <w:pStyle w:val="JMIAbstract"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009560BE">
         <w:t xml:space="preserve">An abstract is a concise summary of an article that retains its structure. For the purposes of reader </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009560BE">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>informativeness</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009560BE">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> and en-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009560BE">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>hancing</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009560BE">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> citation rates, the abstract must contain information on the relevance/current state of knowledge of the problem, the research aims and objectives, key factual data and research methods, and principal conclusions. The recommended length is 200-250 words.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E53DF0" w:rsidRPr="009560BE" w:rsidRDefault="00FB56B3" w:rsidP="00E53DF0">
       <w:pPr>
         <w:pStyle w:val="JMIMetadatawords"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009560BE">
         <w:t>Keywords</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E53DF0" w:rsidRPr="009560BE" w:rsidRDefault="00FB56B3" w:rsidP="00E53DF0">
       <w:pPr>
         <w:pStyle w:val="JMIKeywords"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009560BE">
         <w:t>5-10 words reflecting the main subjects/objects/processes examined in the article.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E53DF0" w:rsidRPr="009560BE" w:rsidRDefault="00FB56B3" w:rsidP="00E53DF0">
       <w:pPr>
         <w:pStyle w:val="JMIMetadatawords"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009560BE">
         <w:t>Funding Information</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E53DF0" w:rsidRPr="009560BE" w:rsidRDefault="00FB56B3" w:rsidP="00E53DF0">
       <w:pPr>
         <w:pStyle w:val="JMIFundinginformation"/>
         <w:spacing w:after="120"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009560BE">
         <w:t>Indication of research funding, if applicable.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E53DF0" w:rsidRPr="009560BE" w:rsidRDefault="00E53DF0" w:rsidP="00E53DF0">
       <w:pPr>
         <w:pStyle w:val="JMIText"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00E53DF0" w:rsidRPr="009560BE" w:rsidRDefault="007235C3" w:rsidP="00E53DF0">
       <w:pPr>
         <w:pStyle w:val="JMIIMRADheading"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009560BE">
         <w:t>Introduction</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E53DF0" w:rsidRPr="009560BE" w:rsidRDefault="007235C3" w:rsidP="00E53DF0">
       <w:pPr>
         <w:pStyle w:val="JMIText"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009560BE">
         <w:t>A concise description of the relevance, aims, and objectives of the presented research; formulation of the problem; literature review.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E53DF0" w:rsidRPr="009560BE" w:rsidRDefault="007235C3" w:rsidP="00E53DF0">
       <w:pPr>
         <w:pStyle w:val="JMIIMRADheading"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009560BE">
         <w:t>Methods</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="00E53DF0" w:rsidRPr="009560BE" w:rsidRDefault="007235C3" w:rsidP="00E53DF0">
       <w:pPr>
         <w:pStyle w:val="JMIText"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009560BE">
         <w:t>Description of specific research methods or methodology, materials, and procedures.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E53DF0" w:rsidRPr="009560BE" w:rsidRDefault="007235C3" w:rsidP="00E53DF0">
       <w:pPr>
         <w:pStyle w:val="JMIIMRADheading"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009560BE">
         <w:t>Results and Discussion</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E53DF0" w:rsidRPr="009560BE" w:rsidRDefault="007235C3" w:rsidP="00E53DF0">
       <w:pPr>
         <w:pStyle w:val="JMIText"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009560BE">
         <w:t xml:space="preserve">Results </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="009560BE">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>obtained,</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="009560BE">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> their comparison with existing data, and analysis.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E53DF0" w:rsidRPr="009560BE" w:rsidRDefault="007235C3" w:rsidP="00E53DF0">
       <w:pPr>
         <w:pStyle w:val="JMIIMRADheading"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009560BE">
         <w:t>Conclusions</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E53DF0" w:rsidRPr="009560BE" w:rsidRDefault="007235C3" w:rsidP="00E53DF0">
       <w:pPr>
         <w:pStyle w:val="JMIText"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009560BE">
         <w:t>Principal conclusions, practical significance of the conducted research, and direction for future re-search.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E53DF0" w:rsidRPr="009560BE" w:rsidRDefault="001347AA" w:rsidP="00E53DF0">
       <w:pPr>
         <w:pStyle w:val="JMIAcknowledgements"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009560BE">
         <w:t>Acknowledgements to specific individuals who helped the author (-s).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E53DF0" w:rsidRPr="009560BE" w:rsidRDefault="005C4EFC" w:rsidP="00E53DF0">
       <w:pPr>
         <w:pStyle w:val="JMIReferencesheadingword"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009560BE">
         <w:t>REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E53DF0" w:rsidRPr="009560BE" w:rsidRDefault="00E53DF0" w:rsidP="00F15F81">
       <w:pPr>
         <w:pStyle w:val="JMIText"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009560BE">
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="009560BE">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="005C4EFC" w:rsidRPr="009560BE">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">In the text, a reference to a source is indicated as </w:t>
       </w:r>
       <w:r w:rsidR="005C4EFC" w:rsidRPr="009560BE">
         <w:rPr>
           <w:b/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="005C4EFC" w:rsidRPr="009560BE">
         <w:rPr>
           <w:b/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="005C4EFC" w:rsidRPr="009560BE">
         <w:rPr>
           <w:b/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref208404254 \r \h  \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r w:rsidR="005C4EFC" w:rsidRPr="009560BE">
         <w:rPr>
           <w:b/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="005C4EFC" w:rsidRPr="009560BE">
         <w:rPr>
           <w:b/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="005C4EFC" w:rsidRPr="009560BE">
         <w:rPr>
           <w:b/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="005C4EFC" w:rsidRPr="009560BE">
         <w:rPr>
           <w:b/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="005C4EFC" w:rsidRPr="009560BE">
         <w:rPr>
           <w:b/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="005C4EFC" w:rsidRPr="009560BE">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">; references may be combined into a block: </w:t>
       </w:r>
       <w:r w:rsidR="005C4EFC" w:rsidRPr="009560BE">
         <w:rPr>
           <w:b/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="005C4EFC" w:rsidRPr="009560BE">
         <w:rPr>
           <w:b/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="005C4EFC" w:rsidRPr="009560BE">
         <w:rPr>
           <w:b/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>, 2, 3]</w:t>
       </w:r>
       <w:r w:rsidR="005C4EFC" w:rsidRPr="009560BE">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r w:rsidR="005C4EFC" w:rsidRPr="009560BE">
         <w:rPr>
           <w:b/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>[1-3]</w:t>
       </w:r>
       <w:r w:rsidR="005C4EFC" w:rsidRPr="009560BE">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">; they are placed </w:t>
       </w:r>
       <w:r w:rsidR="005C4EFC" w:rsidRPr="009560BE">
         <w:rPr>
           <w:b/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>in the order of citation</w:t>
       </w:r>
       <w:r w:rsidR="005C4EFC" w:rsidRPr="009560BE">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="005C4EFC" w:rsidRPr="009560BE">
         <w:rPr>
           <w:i/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Blocks containing more than three sources </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="005C4EFC" w:rsidRPr="009560BE">
         <w:rPr>
           <w:i/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>are not permitted</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="005C4EFC" w:rsidRPr="009560BE">
         <w:rPr>
           <w:i/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E53DF0" w:rsidRPr="009560BE" w:rsidRDefault="00E53DF0" w:rsidP="00F15F81">
       <w:pPr>
         <w:pStyle w:val="JMIText"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009560BE">
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="009560BE">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="005C4EFC" w:rsidRPr="009560BE">
         <w:rPr>
           <w:szCs w:val="23"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The number of literary sources for an </w:t>
       </w:r>
       <w:r w:rsidR="005C4EFC" w:rsidRPr="009560BE">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="23"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>original article</w:t>
       </w:r>
       <w:r w:rsidR="005C4EFC" w:rsidRPr="009560BE">
         <w:rPr>
           <w:szCs w:val="23"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> shall be no fewer than </w:t>
       </w:r>
       <w:r w:rsidR="005C4EFC" w:rsidRPr="009560BE">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="23"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>35</w:t>
       </w:r>
       <w:r w:rsidR="005C4EFC" w:rsidRPr="009560BE">
         <w:rPr>
           <w:szCs w:val="23"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> and no more than </w:t>
       </w:r>
       <w:r w:rsidR="005C4EFC" w:rsidRPr="009560BE">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="23"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>50</w:t>
       </w:r>
       <w:r w:rsidR="005C4EFC" w:rsidRPr="009560BE">
         <w:rPr>
           <w:szCs w:val="23"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. For a </w:t>
       </w:r>
       <w:r w:rsidR="005C4EFC" w:rsidRPr="009560BE">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="23"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>review article</w:t>
       </w:r>
       <w:r w:rsidR="005C4EFC" w:rsidRPr="009560BE">
         <w:rPr>
           <w:szCs w:val="23"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, there is no maximum limit on the number of </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="005C4EFC" w:rsidRPr="009560BE">
         <w:rPr>
           <w:szCs w:val="23"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>sources,</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="005C4EFC" w:rsidRPr="009560BE">
         <w:rPr>
           <w:szCs w:val="23"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> as such an article presupposes a comprehensive examination of the literature on the topic.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E53DF0" w:rsidRPr="009560BE" w:rsidRDefault="00E53DF0" w:rsidP="00F15F81">
       <w:pPr>
         <w:pStyle w:val="JMIText"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009560BE">
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="009560BE">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="005C4EFC" w:rsidRPr="009560BE">
         <w:rPr>
           <w:szCs w:val="23"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The recommended proportion of self-citations is no more than </w:t>
       </w:r>
       <w:r w:rsidR="005C4EFC" w:rsidRPr="009560BE">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="23"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>10 %</w:t>
       </w:r>
       <w:r w:rsidR="005C4EFC" w:rsidRPr="009560BE">
         <w:rPr>
           <w:szCs w:val="23"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E53DF0" w:rsidRPr="009560BE" w:rsidRDefault="00E53DF0" w:rsidP="00F15F81">
       <w:pPr>
         <w:pStyle w:val="JMIText"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009560BE">
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="009560BE">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="005C4EFC" w:rsidRPr="009560BE">
         <w:rPr>
           <w:szCs w:val="23"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The recommended proportion of foreign sources is no less than </w:t>
       </w:r>
       <w:r w:rsidR="005C4EFC" w:rsidRPr="009560BE">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="23"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>40 %</w:t>
       </w:r>
       <w:r w:rsidR="005C4EFC" w:rsidRPr="009560BE">
         <w:rPr>
           <w:szCs w:val="23"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E53DF0" w:rsidRPr="009560BE" w:rsidRDefault="00E53DF0" w:rsidP="009E3AF5">
       <w:pPr>
         <w:pStyle w:val="JMIText"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009560BE">
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="009560BE">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="005C4EFC" w:rsidRPr="009560BE">
         <w:rPr>
           <w:szCs w:val="23"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The majority of literary sources must be no older than </w:t>
       </w:r>
       <w:r w:rsidR="005C4EFC" w:rsidRPr="009560BE">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="23"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="005C4EFC" w:rsidRPr="009560BE">
         <w:rPr>
           <w:szCs w:val="23"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> years. Sources older than </w:t>
       </w:r>
       <w:r w:rsidR="005C4EFC" w:rsidRPr="009560BE">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="23"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidR="005C4EFC" w:rsidRPr="009560BE">
         <w:rPr>
           <w:szCs w:val="23"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> years are considered outdated.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E53DF0" w:rsidRPr="009560BE" w:rsidRDefault="00E53DF0" w:rsidP="00F15F81">
       <w:pPr>
         <w:pStyle w:val="JMIText"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009560BE">
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="009560BE">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="005C4EFC" w:rsidRPr="009560BE">
         <w:rPr>
           <w:szCs w:val="23"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Only </w:t>
       </w:r>
       <w:r w:rsidR="005C4EFC" w:rsidRPr="009560BE">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="23"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>scientific sources</w:t>
       </w:r>
       <w:r w:rsidR="005C4EFC" w:rsidRPr="009560BE">
         <w:rPr>
           <w:szCs w:val="23"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> are to be included in the reference list placed at the end of the article. Non-scientific publications (regulatory documents, references to websites and auxiliary software) </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="005C4EFC" w:rsidRPr="009560BE">
         <w:rPr>
           <w:szCs w:val="23"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>are indicated</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="005C4EFC" w:rsidRPr="009560BE">
         <w:rPr>
           <w:szCs w:val="23"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> within the text – in round brackets in the text or in footnotes below it.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E53DF0" w:rsidRPr="009560BE" w:rsidRDefault="00E53DF0" w:rsidP="00F15F81">
       <w:pPr>
         <w:pStyle w:val="JMIText"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009560BE">
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="009560BE">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="005C4EFC" w:rsidRPr="009560BE">
         <w:rPr>
           <w:szCs w:val="23"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="005C4EFC" w:rsidRPr="009560BE">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="23"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r w:rsidR="005C4EFC" w:rsidRPr="009560BE">
         <w:rPr>
           <w:szCs w:val="23"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> code (</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidR="005C4EFC" w:rsidRPr="009560BE">
           <w:rPr>
             <w:rStyle w:val="a5"/>
-            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>www.doi.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="005C4EFC" w:rsidRPr="009560BE">
         <w:rPr>
           <w:szCs w:val="23"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="005C4EFC" w:rsidRPr="009560BE">
         <w:rPr>
           <w:szCs w:val="23"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>must be indicated</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="005C4EFC" w:rsidRPr="009560BE">
         <w:rPr>
           <w:szCs w:val="23"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> where available. For older publications (particularly those prior to the 2000s), a </w:t>
       </w:r>
       <w:r w:rsidR="005C4EFC" w:rsidRPr="009560BE">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="23"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>URL</w:t>
       </w:r>
       <w:r w:rsidR="005C4EFC" w:rsidRPr="009560BE">
         <w:rPr>
           <w:szCs w:val="23"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> is provided if the source is available online.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E53DF0" w:rsidRPr="009560BE" w:rsidRDefault="005C4EFC" w:rsidP="00E53DF0">
       <w:pPr>
         <w:pStyle w:val="JMIConflictofinterest"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009560BE">
         <w:t xml:space="preserve">The authors declare no conflict of interest. </w:t>
       </w:r>
       <w:r w:rsidRPr="009560BE">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>(If a conflict of interest exists, please indicate it here)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E53DF0" w:rsidRPr="009560BE" w:rsidRDefault="00E53DF0" w:rsidP="00E53DF0">
       <w:pPr>
         <w:pStyle w:val="JMIText"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00E53DF0" w:rsidRPr="009560BE" w:rsidRDefault="00E53DF0" w:rsidP="009E3AF5">
       <w:pPr>
         <w:pStyle w:val="JMIText"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:sectPr w:rsidR="00E53DF0" w:rsidRPr="009560BE" w:rsidSect="009B72CE">
           <w:headerReference w:type="default" r:id="rId9"/>
           <w:footerReference w:type="default" r:id="rId10"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="680" w:right="851" w:bottom="425" w:left="1134" w:header="454" w:footer="340" w:gutter="0"/>
           <w:lnNumType w:countBy="1" w:restart="continuous"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00E53DF0" w:rsidRPr="009560BE" w:rsidRDefault="00E53DF0" w:rsidP="009E3AF5">
       <w:pPr>
         <w:pStyle w:val="JMIText"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00E53DF0" w:rsidRPr="009560BE" w:rsidRDefault="009560BE" w:rsidP="00F15F81">
       <w:pPr>
         <w:pStyle w:val="JMIText"/>
         <w:pageBreakBefore/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>PLEASE DELETE THESE NOTES BEFORE SUBMISSION</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E53DF0" w:rsidRPr="009560BE" w:rsidRDefault="00E53DF0" w:rsidP="009E3AF5">
       <w:pPr>
         <w:pStyle w:val="JMIText"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00E53DF0" w:rsidRPr="009560BE" w:rsidRDefault="00777492" w:rsidP="00F15F81">
       <w:pPr>
         <w:pStyle w:val="JMIText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="120"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009560BE">
         <w:sym w:font="Wingdings 2" w:char="F050"/>
       </w:r>
       <w:r w:rsidR="00E53DF0" w:rsidRPr="009560BE">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="009560BE" w:rsidRPr="006E4E3F">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The template has been compiled using styles for each article element. </w:t>
       </w:r>
       <w:r w:rsidR="009560BE" w:rsidRPr="00F13B2E">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Work directly in this file </w:t>
       </w:r>
       <w:r w:rsidR="009560BE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidR="009560BE" w:rsidRPr="006E4E3F">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> insert text and select the style corresponding to the article element.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E53DF0" w:rsidRPr="009560BE" w:rsidRDefault="00777492" w:rsidP="00F15F81">
+    <w:p w:rsidR="00E53DF0" w:rsidRPr="00B665D9" w:rsidRDefault="00777492" w:rsidP="00F15F81">
       <w:pPr>
         <w:pStyle w:val="JMIText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...5 lines deleted...]
-        </w:rPr>
+          <w:rStyle w:val="JMIFigurecaptions0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009560BE">
         <w:sym w:font="Wingdings 2" w:char="F050"/>
       </w:r>
+      <w:r w:rsidR="00E53DF0" w:rsidRPr="00B665D9">
+        <w:rPr>
+          <w:rStyle w:val="JMIFigurecaptions0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009560BE" w:rsidRPr="00B665D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Figures and tables </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="009560BE" w:rsidRPr="00B665D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>must be inserted into the text and numbered</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="009560BE" w:rsidRPr="00B665D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The manuscript volume, including illustrations, tables, and the reference list, must amount to 3,400-8,000 words (20-40 thousand characters). Figures/tables </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="009560BE" w:rsidRPr="00B665D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>should not be sent</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="009560BE" w:rsidRPr="00B665D9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> separately without a corresponding request from the editor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E53DF0" w:rsidRPr="009560BE" w:rsidRDefault="00777492" w:rsidP="00BD2EEF">
+      <w:pPr>
+        <w:pStyle w:val="JMIText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009560BE">
+        <w:sym w:font="Wingdings 2" w:char="F050"/>
+      </w:r>
       <w:r w:rsidR="00E53DF0" w:rsidRPr="009560BE">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="009560BE" w:rsidRPr="006E4E3F">
-        <w:rPr>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Figures and tables </w:t>
+        <w:t xml:space="preserve">Formulae are to be typeset using </w:t>
+      </w:r>
+      <w:r w:rsidR="009560BE" w:rsidRPr="006E321C">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">the equation editor </w:t>
+      </w:r>
+      <w:r w:rsidR="009560BE" w:rsidRPr="006E4E3F">
+        <w:t xml:space="preserve">and numbered sequentially in Arabic numerals within round brackets. </w:t>
+      </w:r>
+      <w:r w:rsidR="009560BE" w:rsidRPr="006E321C">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inserting formulae as images </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="009560BE" w:rsidRPr="006E321C">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>is not permitted</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="009560BE" w:rsidRPr="006E321C">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r w:rsidR="009560BE" w:rsidRPr="006E4E3F">
+        <w:t xml:space="preserve"> Latin letters are to </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="009560BE" w:rsidRPr="006E4E3F">
-        <w:rPr>
-[...9 lines deleted...]
-        <w:t>inserted into the text and numbered</w:t>
+        <w:t>be typeset</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="009560BE" w:rsidRPr="006E4E3F">
-        <w:rPr>
-[...37 lines deleted...]
-        <w:t xml:space="preserve"> without a corresponding request from the editor.</w:t>
+        <w:t xml:space="preserve"> in italics; Russian and Greek letters, numerals, chemical symbols, and similarity criteria are to be typeset in an upright font.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E53DF0" w:rsidRPr="009560BE" w:rsidRDefault="00777492" w:rsidP="00F15F81">
       <w:pPr>
         <w:pStyle w:val="JMIText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="120"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009560BE">
         <w:sym w:font="Wingdings 2" w:char="F050"/>
       </w:r>
       <w:r w:rsidR="00E53DF0" w:rsidRPr="009560BE">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="009560BE" w:rsidRPr="006E4E3F">
-[...5 lines deleted...]
-      <w:r w:rsidR="009560BE" w:rsidRPr="006E321C">
+      <w:r w:rsidR="009560BE" w:rsidRPr="009560BE">
+        <w:t xml:space="preserve">Illustrations must be of high quality (resolution </w:t>
+      </w:r>
+      <w:r w:rsidR="009560BE" w:rsidRPr="009560BE">
         <w:rPr>
           <w:b/>
-          <w:lang w:val="en-US"/>
-[...9 lines deleted...]
-      <w:r w:rsidR="009560BE" w:rsidRPr="006E321C">
+        </w:rPr>
+        <w:t>no less than 300 dpi</w:t>
+      </w:r>
+      <w:r w:rsidR="009560BE">
+        <w:t>). All figures must have cap</w:t>
+      </w:r>
+      <w:r w:rsidR="009560BE" w:rsidRPr="009560BE">
+        <w:t xml:space="preserve">tions. The language of the captions must match the language of the article text. The maximum number of figures is </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="009560BE" w:rsidRPr="009560BE">
         <w:rPr>
           <w:b/>
-          <w:lang w:val="en-US"/>
-[...9 lines deleted...]
-        <w:t>is not permitted</w:t>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="009560BE" w:rsidRPr="006E321C">
-[...27 lines deleted...]
-    <w:p w:rsidR="00E53DF0" w:rsidRPr="009560BE" w:rsidRDefault="00777492" w:rsidP="00F15F81">
+      <w:r w:rsidR="009560BE" w:rsidRPr="009560BE">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E53DF0" w:rsidRPr="009560BE" w:rsidRDefault="009560BE" w:rsidP="00F15F81">
       <w:pPr>
         <w:pStyle w:val="JMIText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="120"/>
-        <w:rPr>
-[...65 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E4E3F">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Example of a figure caption:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00777492" w:rsidRPr="009560BE" w:rsidRDefault="00777492" w:rsidP="00777492">
       <w:pPr>
         <w:pStyle w:val="JMIText"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009560BE">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="41C9C7ED" wp14:editId="7507B838">
             <wp:extent cx="786690" cy="1007714"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:docPr id="3" name="Рисунок 3" descr="D:\Users\kupavykh_sv\Downloads\знак.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3" descr="D:\Users\kupavykh_sv\Downloads\знак.png"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="print"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
@@ -1515,165 +1082,144 @@
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="787785" cy="1009117"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E53DF0" w:rsidRPr="009560BE" w:rsidRDefault="009560BE" w:rsidP="00777492">
       <w:pPr>
         <w:pStyle w:val="JMIFigurecaptions"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E4E3F">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Fig.1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Emblem</w:t>
       </w:r>
       <w:r w:rsidRPr="006E4E3F">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the Saint Petersburg Mining University</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E53DF0" w:rsidRPr="009560BE" w:rsidRDefault="00777492" w:rsidP="00F15F81">
       <w:pPr>
         <w:pStyle w:val="JMIText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="120"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009560BE">
         <w:sym w:font="Wingdings 2" w:char="F050"/>
       </w:r>
       <w:r w:rsidR="00E53DF0" w:rsidRPr="009560BE">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="009560BE" w:rsidRPr="006E4E3F">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">All tables must be numbered and have a </w:t>
       </w:r>
       <w:r w:rsidR="009560BE" w:rsidRPr="000C547A">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>heading</w:t>
       </w:r>
       <w:r w:rsidR="009560BE" w:rsidRPr="006E4E3F">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. The maximum number of tables is </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="009560BE" w:rsidRPr="006E321C">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="009560BE" w:rsidRPr="006E4E3F">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E53DF0" w:rsidRPr="009560BE" w:rsidRDefault="009560BE" w:rsidP="00F15F81">
       <w:pPr>
         <w:pStyle w:val="JMIText"/>
         <w:spacing w:after="120"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C547A">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Example of a table heading:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E53DF0" w:rsidRPr="009560BE" w:rsidRDefault="009560BE" w:rsidP="00777492">
       <w:pPr>
         <w:pStyle w:val="JMITableword"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C547A">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Table 1</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E53DF0" w:rsidRPr="009560BE" w:rsidRDefault="009560BE" w:rsidP="00777492">
       <w:pPr>
         <w:pStyle w:val="JMITablecaptions"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C547A">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Financial indicators </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>of the enterprise for 2023-2025</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a4"/>
         <w:tblW w:w="3969" w:type="dxa"/>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="687"/>
         <w:gridCol w:w="1480"/>
         <w:gridCol w:w="1802"/>
       </w:tblGrid>
@@ -1683,114 +1229,98 @@
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p w:rsidR="009560BE" w:rsidRPr="000C547A" w:rsidRDefault="009560BE" w:rsidP="009560BE">
             <w:pPr>
               <w:pStyle w:val="JMITableheader"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Year</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1480" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="009560BE" w:rsidRPr="0051462B" w:rsidRDefault="009560BE" w:rsidP="009560BE">
             <w:pPr>
               <w:pStyle w:val="JMITableheader"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000C547A">
-              <w:t>Income</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Income, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000C547A">
               <w:t>mln</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="000C547A">
               <w:t xml:space="preserve"> RUB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1802" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="009560BE" w:rsidRPr="0051462B" w:rsidRDefault="009560BE" w:rsidP="009560BE">
             <w:pPr>
               <w:pStyle w:val="JMITableheader"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000C547A">
               <w:t>Ex</w:t>
             </w:r>
             <w:r>
-              <w:t>penditure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">penditure, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>mln</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> RUB</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009560BE" w:rsidRPr="009560BE" w:rsidTr="009560BE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p w:rsidR="009560BE" w:rsidRPr="009560BE" w:rsidRDefault="009560BE" w:rsidP="009560BE">
             <w:pPr>
               <w:pStyle w:val="JMITablecells"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009560BE">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:t>2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1480" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="009560BE" w:rsidRPr="0051462B" w:rsidRDefault="009560BE" w:rsidP="009560BE">
             <w:pPr>
               <w:pStyle w:val="JMITablecells"/>
             </w:pPr>
             <w:r>
               <w:t>1.</w:t>
             </w:r>
             <w:r w:rsidRPr="0051462B">
               <w:t>31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1802" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="009560BE" w:rsidRPr="0051462B" w:rsidRDefault="009560BE" w:rsidP="009560BE">
@@ -1798,58 +1328,52 @@
               <w:pStyle w:val="JMITablecells"/>
             </w:pPr>
             <w:r w:rsidRPr="0051462B">
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="0051462B">
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009560BE" w:rsidRPr="009560BE" w:rsidTr="009560BE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p w:rsidR="009560BE" w:rsidRPr="009560BE" w:rsidRDefault="009560BE" w:rsidP="009560BE">
             <w:pPr>
               <w:pStyle w:val="JMITablecells"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009560BE">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:t>2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1480" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="009560BE" w:rsidRPr="0051462B" w:rsidRDefault="009560BE" w:rsidP="009560BE">
             <w:pPr>
               <w:pStyle w:val="JMITablecells"/>
             </w:pPr>
             <w:r w:rsidRPr="0051462B">
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="0051462B">
               <w:t>4</w:t>
             </w:r>
           </w:p>
@@ -1863,58 +1387,52 @@
               <w:pStyle w:val="JMITablecells"/>
             </w:pPr>
             <w:r w:rsidRPr="0051462B">
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="0051462B">
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009560BE" w:rsidRPr="009560BE" w:rsidTr="009560BE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p w:rsidR="009560BE" w:rsidRPr="009560BE" w:rsidRDefault="009560BE" w:rsidP="009560BE">
             <w:pPr>
               <w:pStyle w:val="JMITablecells"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009560BE">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1480" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="009560BE" w:rsidRPr="0051462B" w:rsidRDefault="009560BE" w:rsidP="009560BE">
             <w:pPr>
               <w:pStyle w:val="JMITablecells"/>
             </w:pPr>
             <w:r w:rsidRPr="0051462B">
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="0051462B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
@@ -1928,64 +1446,55 @@
               <w:pStyle w:val="JMITablecells"/>
             </w:pPr>
             <w:r w:rsidRPr="0051462B">
               <w:t>0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="0051462B">
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00E53DF0" w:rsidRPr="009560BE" w:rsidRDefault="00777492" w:rsidP="00F15F81">
       <w:pPr>
         <w:pStyle w:val="JMIText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009560BE">
         <w:sym w:font="Wingdings 2" w:char="F050"/>
       </w:r>
       <w:r w:rsidRPr="009560BE">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="009560BE" w:rsidRPr="000C547A">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The Editorial does not recommend the use of AI tools for literature selection or for generating article text. </w:t>
       </w:r>
       <w:r w:rsidR="009560BE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Any usage</w:t>
       </w:r>
       <w:r w:rsidR="009560BE" w:rsidRPr="006E321C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> of AI </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="009560BE" w:rsidRPr="006E321C">
         <w:rPr>
           <w:lang w:val="en-US"/>
@@ -1998,890 +1507,764 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> to the editorial office in the cover letter. The detection of AI-generated elements, including unverifiable literary sources, may serve as grounds for </w:t>
       </w:r>
       <w:r w:rsidR="009560BE" w:rsidRPr="006E321C">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>withdrawing the article from consideration</w:t>
       </w:r>
       <w:r w:rsidR="009560BE" w:rsidRPr="006E321C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E53DF0" w:rsidRPr="009560BE" w:rsidRDefault="00777492" w:rsidP="00F15F81">
       <w:pPr>
         <w:pStyle w:val="JMIText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="120"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009560BE">
         <w:sym w:font="Wingdings 2" w:char="F050"/>
       </w:r>
       <w:r w:rsidRPr="009560BE">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="009560BE" w:rsidRPr="006E321C">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The bibliographic description of a literary source is to </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="009560BE" w:rsidRPr="006E321C">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>be formatted</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="009560BE" w:rsidRPr="006E321C">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> according to the examples below.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00E53DF0" w:rsidRPr="009560BE" w:rsidRDefault="009560BE" w:rsidP="0094086A">
+        <w:t xml:space="preserve"> according to the examples below</w:t>
+      </w:r>
+      <w:r w:rsidR="00282D90" w:rsidRPr="00282D90">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. (When formatting, the source type – e.g., "Journal article" – </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00282D90" w:rsidRPr="00282D90">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">should </w:t>
+      </w:r>
+      <w:r w:rsidR="00282D90" w:rsidRPr="00282D90">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>not</w:t>
+      </w:r>
+      <w:r w:rsidR="00282D90" w:rsidRPr="00282D90">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be indicated</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00282D90" w:rsidRPr="00282D90">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.)</w:t>
+      </w:r>
+      <w:r w:rsidR="009560BE" w:rsidRPr="006E321C">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E53DF0" w:rsidRPr="009560BE" w:rsidRDefault="009560BE" w:rsidP="00237544">
       <w:pPr>
         <w:pStyle w:val="JMIReferencelist"/>
-        <w:numPr>
-[...8 lines deleted...]
-      <w:bookmarkStart w:id="1" w:name="_Ref208404254"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Ref208404254"/>
       <w:r w:rsidRPr="001561ED">
         <w:rPr>
           <w:u w:val="single"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Journal article:</w:t>
       </w:r>
       <w:r w:rsidRPr="001561ED">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001561ED">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Bragin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001561ED">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> V.I., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001561ED">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Kharitonova</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001561ED">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001561ED">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>M.Yu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001561ED">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001561ED">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Matsko</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001561ED">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N.A.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001561ED">
+        <w:t xml:space="preserve"> A probabilistic approach to the dynamic cut-off grade assess</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001561ED">
+        <w:t xml:space="preserve"> // </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00237544">
+        <w:t>Journal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001561ED">
+        <w:t xml:space="preserve"> of Mining Institute. 2021. Vol. 251, p. 617-625. DOI: 10.31897/PMI.2021.5.1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E53DF0" w:rsidRPr="009560BE" w:rsidRDefault="009560BE" w:rsidP="00237544">
+      <w:pPr>
+        <w:pStyle w:val="JMIReferencelist"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001561ED">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Article in a collected edition:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001561ED">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Das G.K. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001561ED">
+        <w:t>Granulometry</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001561ED">
+        <w:t xml:space="preserve"> of Beach Sands // Coastal Environments of India. Springer, 2022. P. 79-94. DOI: 10.1007/978-3-031-18846-6_5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E53DF0" w:rsidRPr="009560BE" w:rsidRDefault="009560BE" w:rsidP="00237544">
+      <w:pPr>
+        <w:pStyle w:val="JMIReferencelist"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001561ED">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Conference paper:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001561ED">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001561ED">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Guolong</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001561ED">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Fu, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001561ED">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Jintian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001561ED">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Yin, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001561ED">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Shengyi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001561ED">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Wu et al. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001561ED">
+        <w:t>Composite Fault Signal Detection Method of Electromechanical Equipment Based on Empirical Mode Decomposition // Advanced Hybrid Information Processing: 6th E</w:t>
+      </w:r>
+      <w:r>
+        <w:t>AI International Conference, 29</w:t>
+      </w:r>
+      <w:r>
+        <w:noBreakHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001561ED">
+        <w:t>30 September 2022, Changsha, China. Springer, 2023. Part 2. P. 1-13. DOI: 10.1007/978-3-031-28867-8_1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E53DF0" w:rsidRPr="009560BE" w:rsidRDefault="009560BE" w:rsidP="00237544">
+      <w:pPr>
+        <w:pStyle w:val="JMIReferencelist"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Book</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001561ED">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001561ED">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001561ED">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Villalobos Alva J. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001561ED">
+        <w:t xml:space="preserve">Beginning </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001561ED">
+        <w:t>Mathematica</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001561ED">
+        <w:t xml:space="preserve"> and Wolfram for Data Science. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001561ED">
+        <w:t>Apress</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001561ED">
+        <w:t>, 2021. 416 p. DOI: 10.1007/978-1-4842-6594-9</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E53DF0" w:rsidRPr="009560BE" w:rsidRDefault="009560BE" w:rsidP="00237544">
+      <w:pPr>
+        <w:pStyle w:val="JMIReferencelist"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001561ED">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Dissertation:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001561ED">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001561ED">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Mihailescu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001561ED">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> M.-D. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001561ED">
+        <w:t>Bayesian analysis on mixture models, for understanding the process of myosin binding to the thin filament: A thesis pre-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001561ED">
+        <w:t>sented</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001561ED">
+        <w:t xml:space="preserve"> for the degree of Doctor of Philosophy. Essex: University of Essex, 2021. 180 p.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E53DF0" w:rsidRPr="009560BE" w:rsidRDefault="009560BE" w:rsidP="00933EA7">
+      <w:pPr>
+        <w:pStyle w:val="JMIReferencelist"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001561ED">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Patent:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001561ED">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00933EA7" w:rsidRPr="00933EA7">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Jaewon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00933EA7" w:rsidRPr="00933EA7">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Park, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00933EA7" w:rsidRPr="00933EA7">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Jaehyung</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00933EA7" w:rsidRPr="00933EA7">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lee, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00933EA7" w:rsidRPr="00933EA7">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Changwon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00933EA7" w:rsidRPr="00933EA7">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00933EA7" w:rsidRPr="00933EA7">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Sohn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00933EA7" w:rsidRPr="00933EA7">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00933EA7" w:rsidRPr="00933EA7">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Byungho</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00933EA7" w:rsidRPr="00933EA7">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Choi.</w:t>
+      </w:r>
+      <w:r w:rsidR="00933EA7" w:rsidRPr="00933EA7">
+        <w:t xml:space="preserve"> Patent № US 7604846 B2. Manufacturing method of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00933EA7" w:rsidRPr="00933EA7">
+        <w:t>colored</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00933EA7" w:rsidRPr="00933EA7">
+        <w:t xml:space="preserve"> diamond by ion implantation and heat treatment. Publ. 20.10.2009.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="1"/>
-      <w:proofErr w:type="spellStart"/>
-[...82 lines deleted...]
-    <w:p w:rsidR="00E53DF0" w:rsidRPr="009560BE" w:rsidRDefault="009560BE" w:rsidP="0094086A">
+    </w:p>
+    <w:p w:rsidR="00E53DF0" w:rsidRPr="009560BE" w:rsidRDefault="009560BE" w:rsidP="00237544">
       <w:pPr>
         <w:pStyle w:val="JMIReferencelist"/>
-        <w:numPr>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="001561ED">
+      </w:pPr>
+      <w:r w:rsidRPr="000C547A">
         <w:rPr>
           <w:u w:val="single"/>
-          <w:lang w:val="en-US"/>
-[...45 lines deleted...]
-      <w:r w:rsidRPr="001561ED">
+        </w:rPr>
+        <w:t>Internet source</w:t>
+      </w:r>
+      <w:r w:rsidR="00282D90" w:rsidRPr="00282D90">
         <w:rPr>
           <w:u w:val="single"/>
-          <w:lang w:val="en-US"/>
-[...94 lines deleted...]
-      <w:r>
+        </w:rPr>
+        <w:t xml:space="preserve"> (to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00282D90" w:rsidRPr="00282D90">
         <w:rPr>
           <w:u w:val="single"/>
-          <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="001561ED">
+        </w:rPr>
+        <w:t>be specified</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00282D90" w:rsidRPr="00282D90">
         <w:rPr>
           <w:u w:val="single"/>
-          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the footnotes)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C547A">
+        <w:rPr>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="001561ED">
-[...258 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="000C547A">
-        <w:rPr>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> The World Bank. </w:t>
       </w:r>
       <w:r w:rsidRPr="00684324">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>URL: https://www.worldbank.org/en/programs/zero-routine-flaring-by-2030 (accessed 23.03.2022).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007A380A" w:rsidRPr="009560BE" w:rsidRDefault="00777492" w:rsidP="00F15F81">
       <w:pPr>
         <w:pStyle w:val="JMIText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:before="120"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009560BE">
         <w:sym w:font="Wingdings 2" w:char="F050"/>
       </w:r>
       <w:r w:rsidR="00E53DF0" w:rsidRPr="009560BE">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="009560BE" w:rsidRPr="000C547A">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Further recommendations are available o</w:t>
       </w:r>
       <w:r w:rsidR="009560BE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">n the Journal’s website in the </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="009560BE" w:rsidRPr="000C547A">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>For Authors</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009560BE" w:rsidRPr="000C547A">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> section.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="007A380A" w:rsidRPr="009560BE" w:rsidSect="009B72CE">
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="680" w:right="851" w:bottom="425" w:left="1134" w:header="454" w:footer="340" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="006C623A" w:rsidRDefault="006C623A" w:rsidP="009B72CE">
+    <w:p w:rsidR="006540D8" w:rsidRDefault="006540D8" w:rsidP="009B72CE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="006C623A" w:rsidRDefault="006C623A" w:rsidP="009B72CE">
+    <w:p w:rsidR="006540D8" w:rsidRDefault="006540D8" w:rsidP="009B72CE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:altName w:val="Times New Roman PSMT"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MyslCTT">
+    <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000203" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000005" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000005" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-211503021"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rStyle w:val="JMIText0"/>
         <w:szCs w:val="18"/>
-        <w:lang w:eastAsia="ru-RU"/>
+        <w:lang w:val="en-GB" w:eastAsia="ru-RU"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w:rsidR="009B72CE" w:rsidRPr="009B72CE" w:rsidRDefault="009B72CE" w:rsidP="009B72CE">
         <w:pPr>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:rStyle w:val="JMIText0"/>
             <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="009B72CE">
           <w:rPr>
             <w:rStyle w:val="JMIText0"/>
             <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="009B72CE">
           <w:rPr>
             <w:rStyle w:val="JMIText0"/>
             <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="009B72CE">
           <w:rPr>
             <w:rStyle w:val="JMIText0"/>
             <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0038371B">
+        <w:r w:rsidR="00933EA7">
           <w:rPr>
             <w:rStyle w:val="JMIText0"/>
             <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidRPr="009B72CE">
           <w:rPr>
             <w:rStyle w:val="JMIText0"/>
             <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w:rsidR="009B72CE" w:rsidRPr="009B72CE" w:rsidRDefault="009B72CE" w:rsidP="009B72CE">
     <w:pPr>
       <w:pStyle w:val="JMIText"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="006C623A" w:rsidRDefault="006C623A" w:rsidP="009B72CE">
+    <w:p w:rsidR="006540D8" w:rsidRDefault="006540D8" w:rsidP="009B72CE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="006C623A" w:rsidRDefault="006C623A" w:rsidP="009B72CE">
+    <w:p w:rsidR="006540D8" w:rsidRDefault="006540D8" w:rsidP="009B72CE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="009B72CE" w:rsidRDefault="006C623A" w:rsidP="009B72CE">
+  <w:p w:rsidR="009B72CE" w:rsidRDefault="006540D8" w:rsidP="009B72CE">
     <w:pPr>
       <w:pStyle w:val="JMIText"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="2F4ED9CE">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
@@ -3157,54 +2540,55 @@
         <w:ind w:left="5494" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6214" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6934" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
     <w:nsid w:val="3C444299"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="3A589C24"/>
-    <w:lvl w:ilvl="0" w:tplc="3410C6B2">
+    <w:tmpl w:val="33F46304"/>
+    <w:lvl w:ilvl="0" w:tplc="2C02B42A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="JMIReferencelist"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="814" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1534" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2254" w:hanging="180"/>
@@ -3284,112 +2668,121 @@
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:percent="123"/>
+  <w:zoom w:percent="155"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3808" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0003"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E53DF0"/>
     <w:rsid w:val="001347AA"/>
     <w:rsid w:val="001A5770"/>
     <w:rsid w:val="001C1781"/>
     <w:rsid w:val="001D2F1A"/>
     <w:rsid w:val="002151D7"/>
+    <w:rsid w:val="00237544"/>
+    <w:rsid w:val="00282D90"/>
     <w:rsid w:val="002A1354"/>
     <w:rsid w:val="003047CE"/>
     <w:rsid w:val="0038371B"/>
     <w:rsid w:val="00463F23"/>
+    <w:rsid w:val="00483516"/>
+    <w:rsid w:val="00520FD7"/>
     <w:rsid w:val="00573BAC"/>
     <w:rsid w:val="005C4EFC"/>
     <w:rsid w:val="005F03A0"/>
+    <w:rsid w:val="006540D8"/>
+    <w:rsid w:val="006A2383"/>
     <w:rsid w:val="006C237B"/>
     <w:rsid w:val="006C623A"/>
     <w:rsid w:val="007235C3"/>
     <w:rsid w:val="0075683F"/>
     <w:rsid w:val="00775BE7"/>
     <w:rsid w:val="00777492"/>
     <w:rsid w:val="007E7E5C"/>
     <w:rsid w:val="007F533B"/>
+    <w:rsid w:val="00933EA7"/>
     <w:rsid w:val="00935745"/>
     <w:rsid w:val="00936EBB"/>
     <w:rsid w:val="0094086A"/>
     <w:rsid w:val="009560BE"/>
     <w:rsid w:val="009B72CE"/>
     <w:rsid w:val="009E3AF5"/>
     <w:rsid w:val="00AC09A5"/>
     <w:rsid w:val="00AD15F5"/>
     <w:rsid w:val="00B41597"/>
     <w:rsid w:val="00B55C66"/>
+    <w:rsid w:val="00B665D9"/>
     <w:rsid w:val="00B76A03"/>
+    <w:rsid w:val="00BD2EEF"/>
     <w:rsid w:val="00C10D47"/>
     <w:rsid w:val="00D2781F"/>
     <w:rsid w:val="00D95593"/>
     <w:rsid w:val="00E0620B"/>
     <w:rsid w:val="00E42A72"/>
     <w:rsid w:val="00E53DF0"/>
     <w:rsid w:val="00EE1878"/>
     <w:rsid w:val="00F15F81"/>
     <w:rsid w:val="00FB56B3"/>
     <w:rsid w:val="00FC28D6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
@@ -3876,623 +3269,626 @@
     <w:name w:val="line number"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00E53DF0"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="10">
     <w:name w:val="Заголовок 1 Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="1"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="005F03A0"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="JMITypeofarticle">
     <w:name w:val="JMI_Type of article"/>
     <w:aliases w:val="section"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="JMITypeofarticle0"/>
-    <w:rsid w:val="00E53DF0"/>
+    <w:rsid w:val="00BD2EEF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9923"/>
       </w:tabs>
       <w:spacing w:line="245" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:i/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:lang w:val="en-GB" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="JMITypeofarticle0">
     <w:name w:val="JMI_Type of article Знак"/>
     <w:aliases w:val="section Знак"/>
     <w:link w:val="JMITypeofarticle"/>
-    <w:rsid w:val="00E53DF0"/>
+    <w:rsid w:val="00BD2EEF"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:i/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:lang w:val="en-GB" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="JMIArticletitle">
     <w:name w:val="JMI_Article title"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="JMIArticletitle0"/>
     <w:qFormat/>
-    <w:rsid w:val="00E53DF0"/>
+    <w:rsid w:val="00BD2EEF"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:spacing w:before="240" w:after="240" w:line="250" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b/>
       <w:color w:val="3333CC"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="23"/>
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:lang w:val="en-GB" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="JMIArticletitle0">
     <w:name w:val="JMI_Article title Знак"/>
     <w:link w:val="JMIArticletitle"/>
-    <w:rsid w:val="00E53DF0"/>
+    <w:rsid w:val="00BD2EEF"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b/>
       <w:color w:val="3333CC"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="23"/>
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:lang w:val="en-GB" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="JMIAuthors">
     <w:name w:val="JMI_Authors"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="JMIAuthors0"/>
     <w:qFormat/>
-    <w:rsid w:val="00E53DF0"/>
+    <w:rsid w:val="00BD2EEF"/>
     <w:pPr>
       <w:spacing w:line="245" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b/>
       <w:caps/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:lang w:val="en-GB" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="JMIAuthors0">
     <w:name w:val="JMI_Authors Знак"/>
     <w:link w:val="JMIAuthors"/>
-    <w:rsid w:val="00E53DF0"/>
+    <w:rsid w:val="00BD2EEF"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b/>
       <w:caps/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:lang w:val="en-GB" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="JMIAffiliation">
     <w:name w:val="JMI_Affiliation"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="JMIAffiliation0"/>
     <w:qFormat/>
-    <w:rsid w:val="00E53DF0"/>
+    <w:rsid w:val="00BD2EEF"/>
     <w:pPr>
       <w:spacing w:line="245" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:i/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:lang w:val="en-GB" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="JMIAffiliation0">
     <w:name w:val="JMI_Affiliation Знак"/>
     <w:link w:val="JMIAffiliation"/>
-    <w:rsid w:val="00E53DF0"/>
+    <w:rsid w:val="00BD2EEF"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:i/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:lang w:val="en-GB" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="JMIMetadatawords">
     <w:name w:val="JMI_Metadata words"/>
     <w:basedOn w:val="2"/>
     <w:qFormat/>
-    <w:rsid w:val="00E53DF0"/>
+    <w:rsid w:val="00BD2EEF"/>
     <w:pPr>
       <w:keepLines w:val="0"/>
       <w:suppressAutoHyphens/>
       <w:spacing w:before="180"/>
       <w:ind w:firstLine="567"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:i/>
       <w:color w:val="auto"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:lang w:val="en-GB" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="20">
     <w:name w:val="Заголовок 2 Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="005F03A0"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="JMIAbstract">
     <w:name w:val="JMI_Abstract"/>
     <w:link w:val="JMIAbstract0"/>
     <w:qFormat/>
-    <w:rsid w:val="00E53DF0"/>
+    <w:rsid w:val="00BD2EEF"/>
     <w:pPr>
       <w:ind w:left="567" w:right="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:lang w:val="en-GB" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="JMIAbstract0">
     <w:name w:val="JMI_Abstract Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="JMIAbstract"/>
-    <w:rsid w:val="00E53DF0"/>
+    <w:rsid w:val="00BD2EEF"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:lang w:val="en-GB" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="JMIKeywords">
     <w:name w:val="JMI_Keywords"/>
     <w:basedOn w:val="JMIAbstract"/>
     <w:link w:val="JMIKeywords0"/>
     <w:qFormat/>
-    <w:rsid w:val="00E53DF0"/>
+    <w:rsid w:val="00BD2EEF"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="JMIKeywords0">
     <w:name w:val="JMI_Keywords Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="JMIKeywords"/>
-    <w:rsid w:val="00E53DF0"/>
+    <w:rsid w:val="00BD2EEF"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:lang w:val="en-GB" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="JMIFundinginformation">
     <w:name w:val="JMI_Funding information"/>
     <w:basedOn w:val="JMIAbstract"/>
     <w:link w:val="JMIFundinginformation0"/>
     <w:qFormat/>
-    <w:rsid w:val="00E53DF0"/>
+    <w:rsid w:val="00BD2EEF"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="JMIFundinginformation0">
     <w:name w:val="JMI_Funding information Знак"/>
     <w:basedOn w:val="JMIAbstract0"/>
     <w:link w:val="JMIFundinginformation"/>
-    <w:rsid w:val="00E53DF0"/>
+    <w:rsid w:val="00BD2EEF"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:lang w:val="en-GB" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="JMIIMRADheading">
     <w:name w:val="JMI_IMRAD heading"/>
     <w:basedOn w:val="2"/>
     <w:link w:val="JMIIMRADheading0"/>
     <w:qFormat/>
-    <w:rsid w:val="00E53DF0"/>
+    <w:rsid w:val="00BD2EEF"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:spacing w:before="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:color w:val="auto"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:lang w:val="en-GB" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="JMIIMRADheading0">
     <w:name w:val="JMI_IMRAD heading Знак"/>
     <w:link w:val="JMIIMRADheading"/>
-    <w:rsid w:val="00E53DF0"/>
+    <w:rsid w:val="00BD2EEF"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:lang w:val="en-GB" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="JMIText">
     <w:name w:val="JMI_Text"/>
     <w:link w:val="JMIText0"/>
     <w:qFormat/>
-    <w:rsid w:val="00E53DF0"/>
+    <w:rsid w:val="00BD2EEF"/>
     <w:pPr>
       <w:ind w:firstLine="454"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="18"/>
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:lang w:val="en-GB" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="JMIText0">
     <w:name w:val="JMI_Text Знак"/>
     <w:link w:val="JMIText"/>
-    <w:rsid w:val="00E53DF0"/>
+    <w:rsid w:val="00BD2EEF"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="18"/>
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:lang w:val="en-GB" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="JMIAcknowledgements">
     <w:name w:val="JMI_Acknowledgements"/>
     <w:basedOn w:val="JMIText"/>
     <w:link w:val="JMIAcknowledgements0"/>
     <w:qFormat/>
-    <w:rsid w:val="00E53DF0"/>
+    <w:rsid w:val="00BD2EEF"/>
     <w:pPr>
       <w:spacing w:before="240"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="JMIAcknowledgements0">
     <w:name w:val="JMI_Acknowledgements Знак"/>
     <w:basedOn w:val="JMIText0"/>
     <w:link w:val="JMIAcknowledgements"/>
-    <w:rsid w:val="00E53DF0"/>
+    <w:rsid w:val="00BD2EEF"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:i/>
       <w:sz w:val="23"/>
       <w:szCs w:val="18"/>
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:lang w:val="en-GB" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="JMICiting">
     <w:name w:val="JMI_Citing"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="JMICiting0"/>
     <w:qFormat/>
-    <w:rsid w:val="00E53DF0"/>
+    <w:rsid w:val="00BD2EEF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="6521"/>
       </w:tabs>
       <w:spacing w:before="240" w:after="180"/>
       <w:ind w:left="567" w:right="567" w:firstLine="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MyslCTT"/>
       <w:color w:val="0000FF"/>
       <w:spacing w:val="4"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:lang w:val="en-GB" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="JMICiting0">
     <w:name w:val="JMI_Citing Знак"/>
     <w:link w:val="JMICiting"/>
-    <w:rsid w:val="00E53DF0"/>
+    <w:rsid w:val="00BD2EEF"/>
     <w:rPr>
       <w:rFonts w:eastAsia="MyslCTT"/>
       <w:color w:val="0000FF"/>
       <w:spacing w:val="4"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:lang w:val="en-GB" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="JMIReferencesheadingword">
     <w:name w:val="JMI_References (heading word)"/>
     <w:basedOn w:val="2"/>
     <w:link w:val="JMIReferencesheadingword0"/>
     <w:qFormat/>
-    <w:rsid w:val="00E53DF0"/>
+    <w:rsid w:val="00BD2EEF"/>
     <w:pPr>
       <w:keepLines w:val="0"/>
       <w:suppressAutoHyphens/>
       <w:spacing w:before="480" w:after="180"/>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:color w:val="auto"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:lang w:val="en-GB" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="JMIReferencesheadingword0">
     <w:name w:val="JMI_References (heading word) Знак"/>
     <w:link w:val="JMIReferencesheadingword"/>
-    <w:rsid w:val="00E53DF0"/>
+    <w:rsid w:val="00BD2EEF"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:lang w:val="en-GB" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="JMIFigurecaptions">
     <w:name w:val="JMI_Figure captions"/>
     <w:link w:val="JMIFigurecaptions0"/>
     <w:qFormat/>
-    <w:rsid w:val="00777492"/>
+    <w:rsid w:val="00BD2EEF"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="240"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:color w:val="222222"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="23"/>
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:lang w:val="en-GB" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="JMIConflictofinterest">
     <w:name w:val="JMI_Conflict of interest"/>
     <w:link w:val="JMIConflictofinterest0"/>
     <w:qFormat/>
-    <w:rsid w:val="00E53DF0"/>
+    <w:rsid w:val="00BD2EEF"/>
     <w:pPr>
       <w:spacing w:before="240"/>
       <w:ind w:firstLine="454"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:i/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:lang w:val="en-GB" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="JMIConflictofinterest0">
     <w:name w:val="JMI_Conflict of interest Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="JMIConflictofinterest"/>
-    <w:rsid w:val="00E53DF0"/>
+    <w:rsid w:val="00BD2EEF"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:i/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:lang w:val="en-GB" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="JMIFigurecaptions0">
     <w:name w:val="JMI_Figure captions Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="JMIFigurecaptions"/>
-    <w:rsid w:val="00777492"/>
+    <w:rsid w:val="00BD2EEF"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:color w:val="222222"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="23"/>
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:lang w:val="en-GB" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="JMITableword">
     <w:name w:val="JMI_Table (word)"/>
     <w:link w:val="JMITableword0"/>
-    <w:rsid w:val="00777492"/>
+    <w:rsid w:val="00BD2EEF"/>
     <w:pPr>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:i/>
       <w:sz w:val="18"/>
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:lang w:val="en-GB" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="JMITableword0">
     <w:name w:val="JMI_Table (word) Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="JMITableword"/>
-    <w:rsid w:val="00777492"/>
+    <w:rsid w:val="00BD2EEF"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:i/>
       <w:sz w:val="18"/>
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:lang w:val="en-GB" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="JMITablecaptions">
     <w:name w:val="JMI_Table captions"/>
     <w:link w:val="JMITablecaptions0"/>
     <w:qFormat/>
-    <w:rsid w:val="00777492"/>
+    <w:rsid w:val="00BD2EEF"/>
     <w:pPr>
       <w:spacing w:before="80" w:after="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="18"/>
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:lang w:val="en-GB" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="JMITablecaptions0">
     <w:name w:val="JMI_Table captions Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="JMITablecaptions"/>
-    <w:rsid w:val="00777492"/>
+    <w:rsid w:val="00BD2EEF"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="18"/>
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:lang w:val="en-GB" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="JMITableheader">
     <w:name w:val="JMI_Table header"/>
     <w:qFormat/>
-    <w:rsid w:val="009E3AF5"/>
+    <w:rsid w:val="00BD2EEF"/>
     <w:pPr>
       <w:spacing w:before="60" w:after="60"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:lang w:val="en-GB" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="JMITablecells">
     <w:name w:val="JMI_Table cells"/>
     <w:qFormat/>
-    <w:rsid w:val="009E3AF5"/>
+    <w:rsid w:val="00BD2EEF"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:lang w:val="en-GB" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="a4">
     <w:name w:val="Table Grid"/>
     <w:aliases w:val="ЗГИ_Сетка таблицы"/>
     <w:basedOn w:val="a1"/>
     <w:rsid w:val="00777492"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="28" w:type="dxa"/>
         <w:left w:w="57" w:type="dxa"/>
         <w:bottom w:w="28" w:type="dxa"/>
         <w:right w:w="57" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr>
       <w:jc w:val="center"/>
     </w:trPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="JMIReferencelist">
     <w:name w:val="JMI_Reference list"/>
     <w:qFormat/>
-    <w:rsid w:val="00777492"/>
+    <w:rsid w:val="00BD2EEF"/>
     <w:pPr>
+      <w:numPr>
+        <w:numId w:val="2"/>
+      </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="709"/>
       </w:tabs>
-      <w:ind w:firstLine="454"/>
+      <w:ind w:left="0" w:firstLine="454"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:lang w:val="en-GB" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="a5">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00777492"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a6">
     <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a7"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009B72CE"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
@@ -4796,81 +4192,81 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4C5C7B93-C3F1-4150-BEF1-CBA60F5E9BF2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{89655280-1C64-457B-BA85-78CF4FEA94DA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>966</Words>
-  <Characters>5511</Characters>
+  <Words>985</Words>
+  <Characters>5615</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>45</Lines>
-  <Paragraphs>12</Paragraphs>
+  <Lines>46</Lines>
+  <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6465</CharactersWithSpaces>
+  <CharactersWithSpaces>6587</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Лысенко Светлана Александровна</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>