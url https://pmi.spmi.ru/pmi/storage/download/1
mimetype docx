--- v0 (2025-12-05)
+++ v1 (2026-04-19)
@@ -9,95 +9,95 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p w:rsidR="00E53DF0" w:rsidRPr="001A5770" w:rsidRDefault="00E53DF0" w:rsidP="001A5770">
       <w:pPr>
-        <w:pStyle w:val="af5"/>
+        <w:pStyle w:val="af6"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A5770">
         <w:rPr>
           <w:i/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Инструкцию и примечания см. на следующей странице</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E53DF0" w:rsidRPr="00E53DF0" w:rsidRDefault="00E53DF0" w:rsidP="00E53DF0">
       <w:pPr>
-        <w:pStyle w:val="a4"/>
+        <w:pStyle w:val="a5"/>
       </w:pPr>
       <w:r w:rsidRPr="00E53DF0">
         <w:t>Научная статья / Обзорная статья</w:t>
       </w:r>
       <w:r w:rsidRPr="00E53DF0">
         <w:tab/>
         <w:t xml:space="preserve">Геология / Экономика / Энергетика / </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E53DF0">
         <w:t>Геотехнология</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E53DF0">
         <w:t xml:space="preserve"> и инженерная геология</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E53DF0" w:rsidRPr="00E53DF0" w:rsidRDefault="00E53DF0" w:rsidP="00E53DF0">
       <w:pPr>
-        <w:pStyle w:val="a6"/>
+        <w:pStyle w:val="a7"/>
       </w:pPr>
       <w:r w:rsidRPr="00E53DF0">
         <w:t>Заглавие статьи</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E53DF0" w:rsidRPr="00E53DF0" w:rsidRDefault="00E53DF0" w:rsidP="00E53DF0">
       <w:pPr>
-        <w:pStyle w:val="a8"/>
+        <w:pStyle w:val="a9"/>
         <w:rPr>
           <w:caps w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E53DF0">
         <w:rPr>
           <w:caps w:val="0"/>
         </w:rPr>
         <w:t>Фамилия Имя Отчество</w:t>
       </w:r>
       <w:r w:rsidRPr="00E53DF0">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00022BFE">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F02A"/>
       </w:r>
       <w:r w:rsidRPr="00E53DF0">
@@ -107,614 +107,628 @@
         <w:t>, Фамилия Имя Отчество</w:t>
       </w:r>
       <w:r w:rsidRPr="00E53DF0">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00E53DF0">
         <w:rPr>
           <w:caps w:val="0"/>
         </w:rPr>
         <w:t>, Фамилия Имя Отчество</w:t>
       </w:r>
       <w:r w:rsidRPr="00E53DF0">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E53DF0" w:rsidRDefault="00E53DF0" w:rsidP="00E53DF0">
       <w:pPr>
-        <w:pStyle w:val="aa"/>
+        <w:pStyle w:val="ab"/>
       </w:pPr>
       <w:r>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00022BFE">
         <w:rPr>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F02A"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ученая степень, ученое звание, должность, e-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>mail</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>, телефон, https://orcid.org/0000-0000-0000-0000 (организация, город, страна)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E53DF0" w:rsidRDefault="00E53DF0" w:rsidP="00E53DF0">
       <w:pPr>
-        <w:pStyle w:val="aa"/>
+        <w:pStyle w:val="ab"/>
       </w:pPr>
       <w:r>
         <w:t>2 ученая степень, ученое звание, должность, https://orcid.org/0000-0000-0000-0000 (организация, город, страна)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E53DF0" w:rsidRDefault="00E53DF0" w:rsidP="00E53DF0">
       <w:pPr>
-        <w:pStyle w:val="aa"/>
+        <w:pStyle w:val="ab"/>
       </w:pPr>
       <w:r>
         <w:t>3 ученая степень, ученое звание, должность, https://orcid.org/0000-0000-0000-0000 (организация, город, страна)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E53DF0" w:rsidRPr="00E53DF0" w:rsidRDefault="00E53DF0" w:rsidP="00E53DF0">
       <w:pPr>
-        <w:pStyle w:val="af9"/>
+        <w:pStyle w:val="afa"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00E53DF0" w:rsidRPr="00E53DF0" w:rsidRDefault="00E53DF0" w:rsidP="00E53DF0">
       <w:pPr>
-        <w:pStyle w:val="ac"/>
+        <w:pStyle w:val="ad"/>
       </w:pPr>
       <w:r w:rsidRPr="00E53DF0">
         <w:t>Аннотация</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E53DF0" w:rsidRDefault="00E53DF0" w:rsidP="00E53DF0">
       <w:pPr>
-        <w:pStyle w:val="ad"/>
+        <w:pStyle w:val="ae"/>
       </w:pPr>
       <w:r>
         <w:t>Аннотация – краткий пересказ статьи с сохранением структуры. В целях информативности для читателя и повышения цитирования аннотация должна содержать сведения об актуальности/изученности проблемы, цели и задачи исследования, основные фактические данные и методы исследования, ключевые выводы. Рекомендуемый объем</w:t>
       </w:r>
       <w:r w:rsidR="00B55C66">
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:t>– 200-250 слов.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E53DF0" w:rsidRDefault="00E53DF0" w:rsidP="00E53DF0">
       <w:pPr>
-        <w:pStyle w:val="ac"/>
+        <w:pStyle w:val="ad"/>
       </w:pPr>
       <w:r>
         <w:t>Ключевые слова</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E53DF0" w:rsidRDefault="00E53DF0" w:rsidP="00E53DF0">
       <w:pPr>
-        <w:pStyle w:val="af"/>
+        <w:pStyle w:val="af0"/>
       </w:pPr>
       <w:r>
         <w:t>5-10 слов, отражающих основные предметы/объекты/процессы, рассмотренные в статье.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E53DF0" w:rsidRDefault="00E53DF0" w:rsidP="00E53DF0">
       <w:pPr>
-        <w:pStyle w:val="ac"/>
+        <w:pStyle w:val="ad"/>
       </w:pPr>
       <w:r>
         <w:t>Финансирование</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E53DF0" w:rsidRDefault="00E53DF0" w:rsidP="00E53DF0">
       <w:pPr>
-        <w:pStyle w:val="af1"/>
+        <w:pStyle w:val="af2"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t>Указание финансирования исследования, если есть.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E53DF0" w:rsidRDefault="00E53DF0" w:rsidP="00E53DF0">
       <w:pPr>
-        <w:pStyle w:val="af5"/>
+        <w:pStyle w:val="af6"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00E53DF0" w:rsidRDefault="00E53DF0" w:rsidP="00E53DF0">
       <w:pPr>
-        <w:pStyle w:val="af3"/>
+        <w:pStyle w:val="af4"/>
       </w:pPr>
       <w:r>
         <w:t>Введение</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E53DF0" w:rsidRDefault="00E53DF0" w:rsidP="00E53DF0">
       <w:pPr>
-        <w:pStyle w:val="af5"/>
+        <w:pStyle w:val="af6"/>
       </w:pPr>
       <w:r>
         <w:t>Краткое описание актуальности, целей и задач представленного исследования, постановка проблемы, литературный обзор.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E53DF0" w:rsidRDefault="00E53DF0" w:rsidP="00E53DF0">
       <w:pPr>
-        <w:pStyle w:val="af3"/>
+        <w:pStyle w:val="af4"/>
       </w:pPr>
       <w:r>
         <w:t>Методы</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E53DF0" w:rsidRDefault="00E53DF0" w:rsidP="00E53DF0">
       <w:pPr>
-        <w:pStyle w:val="af5"/>
+        <w:pStyle w:val="af6"/>
       </w:pPr>
       <w:r>
         <w:t>Описание конкретных методов или методологии исследования, материалов и процедуры.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E53DF0" w:rsidRDefault="00E53DF0" w:rsidP="00E53DF0">
       <w:pPr>
-        <w:pStyle w:val="af3"/>
+        <w:pStyle w:val="af4"/>
       </w:pPr>
       <w:r>
         <w:t>Обсуждение результатов</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E53DF0" w:rsidRDefault="00E53DF0" w:rsidP="00E53DF0">
       <w:pPr>
-        <w:pStyle w:val="af5"/>
+        <w:pStyle w:val="af6"/>
       </w:pPr>
       <w:r>
         <w:t>Полученные результаты, сравнение их с уже имеющимися сведениями и аналитика.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E53DF0" w:rsidRDefault="00E53DF0" w:rsidP="00E53DF0">
       <w:pPr>
-        <w:pStyle w:val="af3"/>
+        <w:pStyle w:val="af4"/>
       </w:pPr>
       <w:r>
         <w:t>Заключение</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E53DF0" w:rsidRDefault="00E53DF0" w:rsidP="00E53DF0">
       <w:pPr>
-        <w:pStyle w:val="af5"/>
+        <w:pStyle w:val="af6"/>
       </w:pPr>
       <w:r>
         <w:t>Основные выводы, практическая значимость проведенного исследования и направление будущих исследований.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E53DF0" w:rsidRPr="00E53DF0" w:rsidRDefault="00E53DF0" w:rsidP="00E53DF0">
       <w:pPr>
-        <w:pStyle w:val="af7"/>
+        <w:pStyle w:val="af8"/>
       </w:pPr>
       <w:r w:rsidRPr="00E53DF0">
         <w:t>Благодарности конкретным лицам, помогавшим автору.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E53DF0" w:rsidRPr="00E53DF0" w:rsidRDefault="00E53DF0" w:rsidP="00E53DF0">
       <w:pPr>
-        <w:pStyle w:val="afb"/>
+        <w:pStyle w:val="afc"/>
       </w:pPr>
       <w:r w:rsidRPr="00E53DF0">
         <w:t>ЛИТЕРАТУРА</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E53DF0" w:rsidRDefault="00E53DF0" w:rsidP="00F15F81">
-[...1 lines deleted...]
-        <w:pStyle w:val="af5"/>
+    <w:p w:rsidR="00E53DF0" w:rsidRDefault="00C02A57" w:rsidP="00C02A57">
+      <w:pPr>
+        <w:pStyle w:val="af6"/>
       </w:pPr>
       <w:r>
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E53DF0">
         <w:t>В тексте ссылка на источник указывается как [</w:t>
       </w:r>
       <w:r w:rsidR="002A1354">
         <w:t>1</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00E53DF0">
         <w:t xml:space="preserve">], ссылки могут быть объединены в блок: </w:t>
       </w:r>
-      <w:r w:rsidRPr="006C237B">
+      <w:r w:rsidR="00E53DF0" w:rsidRPr="006C237B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>[1,</w:t>
       </w:r>
       <w:r w:rsidR="006C237B">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006C237B">
+      <w:r w:rsidR="00E53DF0" w:rsidRPr="006C237B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2,</w:t>
       </w:r>
       <w:r w:rsidR="006C237B">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006C237B">
+      <w:r w:rsidR="00E53DF0" w:rsidRPr="006C237B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3]</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00E53DF0">
         <w:t xml:space="preserve"> или </w:t>
       </w:r>
-      <w:r w:rsidRPr="006C237B">
+      <w:r w:rsidR="00E53DF0" w:rsidRPr="006C237B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>[1-3]</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00E53DF0">
         <w:t xml:space="preserve">; располагаются </w:t>
       </w:r>
-      <w:r w:rsidRPr="006C237B">
+      <w:r w:rsidR="00E53DF0" w:rsidRPr="006C237B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>по упоминанию</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00E53DF0">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="006C237B">
+      <w:r w:rsidR="00E53DF0" w:rsidRPr="006C237B">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Больше трех источников в блоке не допускается</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00E53DF0">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E53DF0" w:rsidRDefault="00E53DF0" w:rsidP="00F15F81">
-[...1 lines deleted...]
-        <w:pStyle w:val="af5"/>
+    <w:p w:rsidR="00E53DF0" w:rsidRDefault="00C02A57" w:rsidP="00C02A57">
+      <w:pPr>
+        <w:pStyle w:val="af6"/>
       </w:pPr>
       <w:r>
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E53DF0">
         <w:t xml:space="preserve">Количество литературных источников для </w:t>
       </w:r>
-      <w:r w:rsidRPr="006C237B">
+      <w:r w:rsidR="00E53DF0" w:rsidRPr="006C237B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>научной</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00E53DF0">
         <w:t xml:space="preserve"> статьи – не менее </w:t>
       </w:r>
-      <w:r w:rsidRPr="006C237B">
+      <w:r w:rsidR="00E53DF0" w:rsidRPr="006C237B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>35</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00E53DF0">
         <w:t xml:space="preserve"> и не более </w:t>
       </w:r>
-      <w:r w:rsidRPr="006C237B">
+      <w:r w:rsidR="00E53DF0" w:rsidRPr="006C237B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>50</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00E53DF0">
         <w:t xml:space="preserve">. Для </w:t>
       </w:r>
-      <w:r w:rsidRPr="006C237B">
+      <w:r w:rsidR="00E53DF0" w:rsidRPr="006C237B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>обзорной</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00E53DF0">
         <w:t xml:space="preserve"> статьи нет ограничения максимального количества источников, поскольку такая статья предполагает всестороннее рассмотрение литературы по теме.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E53DF0" w:rsidRDefault="00E53DF0" w:rsidP="00F15F81">
-[...1 lines deleted...]
-        <w:pStyle w:val="af5"/>
+    <w:p w:rsidR="00E53DF0" w:rsidRDefault="00C02A57" w:rsidP="00C02A57">
+      <w:pPr>
+        <w:pStyle w:val="af6"/>
       </w:pPr>
       <w:r>
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E53DF0">
         <w:t xml:space="preserve">Рекомендуемая доля </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidR="00E53DF0">
         <w:t>самоцитирования</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidR="00E53DF0">
         <w:t xml:space="preserve"> – не более </w:t>
       </w:r>
-      <w:r w:rsidRPr="006C237B">
+      <w:r w:rsidR="00E53DF0" w:rsidRPr="006C237B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>10 %</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00E53DF0">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E53DF0" w:rsidRDefault="00E53DF0" w:rsidP="00F15F81">
-[...1 lines deleted...]
-        <w:pStyle w:val="af5"/>
+    <w:p w:rsidR="00E53DF0" w:rsidRDefault="00C02A57" w:rsidP="00C02A57">
+      <w:pPr>
+        <w:pStyle w:val="af6"/>
       </w:pPr>
       <w:r>
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E53DF0">
         <w:t xml:space="preserve">Рекомендуемая доля иностранных источников – не менее </w:t>
       </w:r>
-      <w:r w:rsidRPr="006C237B">
+      <w:r w:rsidR="00E53DF0" w:rsidRPr="006C237B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>40 %</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00E53DF0">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E53DF0" w:rsidRPr="009E3AF5" w:rsidRDefault="00E53DF0" w:rsidP="009E3AF5">
-[...1 lines deleted...]
-        <w:pStyle w:val="af5"/>
+    <w:p w:rsidR="00E53DF0" w:rsidRPr="009E3AF5" w:rsidRDefault="00C02A57" w:rsidP="00C02A57">
+      <w:pPr>
+        <w:pStyle w:val="af6"/>
       </w:pPr>
       <w:r>
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E53DF0">
         <w:t xml:space="preserve">Основное количество литературных источников должно быть не старше </w:t>
       </w:r>
-      <w:r w:rsidRPr="006C237B">
+      <w:r w:rsidR="00E53DF0" w:rsidRPr="006C237B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00E53DF0">
         <w:t xml:space="preserve"> лет. Устаревшими считаются источники старше </w:t>
       </w:r>
-      <w:r w:rsidRPr="006C237B">
+      <w:r w:rsidR="00E53DF0" w:rsidRPr="006C237B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00E53DF0">
         <w:t xml:space="preserve"> лет.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E53DF0" w:rsidRDefault="00E53DF0" w:rsidP="00F15F81">
-[...1 lines deleted...]
-        <w:pStyle w:val="af5"/>
+    <w:p w:rsidR="00E53DF0" w:rsidRDefault="00C02A57" w:rsidP="00C02A57">
+      <w:pPr>
+        <w:pStyle w:val="af6"/>
       </w:pPr>
       <w:r>
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E53DF0">
         <w:t xml:space="preserve">В список литературы, размещенный в конце статьи, включаются только </w:t>
       </w:r>
-      <w:r w:rsidRPr="006C237B">
+      <w:r w:rsidR="00E53DF0" w:rsidRPr="006C237B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>науч</w:t>
       </w:r>
       <w:r w:rsidR="00935745" w:rsidRPr="006C237B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ные источни</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C237B">
+      <w:r w:rsidR="00E53DF0" w:rsidRPr="006C237B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ки</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00E53DF0">
         <w:t>. Ненаучные издания (нормативные документы, ссылки на сайты и вспомогательные программы) указываются внутри текста — в круглых скобках в тексте или в сносках под ним.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E53DF0" w:rsidRDefault="00E53DF0" w:rsidP="00F15F81">
-[...1 lines deleted...]
-        <w:pStyle w:val="af5"/>
+    <w:p w:rsidR="00E53DF0" w:rsidRDefault="00C02A57" w:rsidP="00C02A57">
+      <w:pPr>
+        <w:pStyle w:val="af6"/>
       </w:pPr>
       <w:r>
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:tab/>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00E53DF0">
         <w:t xml:space="preserve">Обязательно указывается код </w:t>
       </w:r>
-      <w:r w:rsidRPr="006C237B">
+      <w:r w:rsidR="00E53DF0" w:rsidRPr="006C237B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00E53DF0">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidRPr="00777492">
+        <w:r w:rsidR="00E53DF0" w:rsidRPr="00777492">
           <w:rPr>
             <w:rStyle w:val="aff9"/>
           </w:rPr>
           <w:t>www.doi.org</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidR="00E53DF0">
         <w:t xml:space="preserve">) при его наличии. Для старых изданий (в особенности до нулевых годов) дается </w:t>
       </w:r>
-      <w:r w:rsidRPr="006C237B">
+      <w:r w:rsidR="00E53DF0" w:rsidRPr="006C237B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>URL</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00E53DF0">
         <w:t>, если данный источник размещен в сети.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E53DF0" w:rsidRDefault="00E53DF0" w:rsidP="00E53DF0">
       <w:pPr>
-        <w:pStyle w:val="aff"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:pStyle w:val="aff0"/>
+      </w:pPr>
       <w:r w:rsidRPr="00E53DF0">
         <w:t>Авторы заявляют об отсутствии конфликта интересов. (</w:t>
       </w:r>
       <w:r w:rsidRPr="00E53DF0">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Если имеется конфликт интересов, укажите его здесь</w:t>
       </w:r>
       <w:r w:rsidRPr="00E53DF0">
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E53DF0" w:rsidRPr="00E53DF0" w:rsidRDefault="00E53DF0" w:rsidP="00E53DF0">
       <w:pPr>
-        <w:pStyle w:val="af5"/>
+        <w:pStyle w:val="af6"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00E53DF0" w:rsidRDefault="00E53DF0" w:rsidP="009E3AF5">
       <w:pPr>
-        <w:pStyle w:val="af5"/>
+        <w:pStyle w:val="af6"/>
         <w:sectPr w:rsidR="00E53DF0" w:rsidSect="009B72CE">
           <w:headerReference w:type="default" r:id="rId9"/>
           <w:footerReference w:type="default" r:id="rId10"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="680" w:right="851" w:bottom="425" w:left="1134" w:header="454" w:footer="340" w:gutter="0"/>
           <w:lnNumType w:countBy="1" w:restart="continuous"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00E53DF0" w:rsidRDefault="00E53DF0" w:rsidP="009E3AF5">
       <w:pPr>
-        <w:pStyle w:val="af5"/>
+        <w:pStyle w:val="af6"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00E53DF0" w:rsidRPr="00F15F81" w:rsidRDefault="00E53DF0" w:rsidP="00F15F81">
       <w:pPr>
-        <w:pStyle w:val="af5"/>
+        <w:pStyle w:val="af6"/>
         <w:pageBreakBefore/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F15F81">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>УДАЛИТЕ ЭТУ ЧАСТЬ ПЕРЕД ПОДАЧЕЙ СТАТЬИ</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E53DF0" w:rsidRDefault="00E53DF0" w:rsidP="009E3AF5">
       <w:pPr>
-        <w:pStyle w:val="af5"/>
+        <w:pStyle w:val="af6"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00E53DF0" w:rsidRDefault="00777492" w:rsidP="00F15F81">
       <w:pPr>
-        <w:pStyle w:val="af5"/>
+        <w:pStyle w:val="af6"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:sym w:font="Wingdings 2" w:char="F050"/>
       </w:r>
       <w:r w:rsidR="00E53DF0">
         <w:tab/>
         <w:t xml:space="preserve">Шаблон составлен с использованием стилей для каждого элемента статьи. </w:t>
       </w:r>
       <w:r w:rsidR="00E53DF0" w:rsidRPr="00777492">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Работайте прямо в этом файле</w:t>
       </w:r>
       <w:r w:rsidR="00E53DF0">
         <w:t xml:space="preserve"> – вставляйте текст и выбирайте стиль, соответствующий элементу статьи.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E53DF0" w:rsidRDefault="00777492" w:rsidP="00F15F81">
       <w:pPr>
-        <w:pStyle w:val="af5"/>
+        <w:pStyle w:val="af6"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:sym w:font="Wingdings 2" w:char="F050"/>
       </w:r>
       <w:r w:rsidR="00E53DF0">
         <w:tab/>
         <w:t xml:space="preserve">Рисунки и таблицы должны быть </w:t>
       </w:r>
       <w:r w:rsidR="00E53DF0" w:rsidRPr="00777492">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>вставлены в текст и пронумерованы</w:t>
       </w:r>
       <w:r w:rsidR="00E53DF0">
         <w:t xml:space="preserve">. Объем рукописи, включая иллюстрации, таблицы и список литературы, должен составлять </w:t>
       </w:r>
       <w:r w:rsidR="00E53DF0" w:rsidRPr="00777492">
         <w:rPr>
           <w:b/>
         </w:rPr>
@@ -722,85 +736,85 @@
       </w:r>
       <w:r w:rsidR="00E53DF0">
         <w:t xml:space="preserve"> (20-40 тыс. знаков). </w:t>
       </w:r>
       <w:r w:rsidR="00E53DF0" w:rsidRPr="00777492">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Отдельно</w:t>
       </w:r>
       <w:r w:rsidR="00E53DF0">
         <w:t xml:space="preserve"> рисунки/таблицы без соответствующего запроса редактора отправлять </w:t>
       </w:r>
       <w:r w:rsidR="00E53DF0" w:rsidRPr="00777492">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>не нужно</w:t>
       </w:r>
       <w:r w:rsidR="00E53DF0">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E53DF0" w:rsidRDefault="00777492" w:rsidP="00F15F81">
       <w:pPr>
-        <w:pStyle w:val="af5"/>
+        <w:pStyle w:val="af6"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:sym w:font="Wingdings 2" w:char="F050"/>
       </w:r>
       <w:r w:rsidR="00E53DF0">
         <w:tab/>
         <w:t xml:space="preserve">Формулы набираются </w:t>
       </w:r>
       <w:r w:rsidR="00E53DF0" w:rsidRPr="00777492">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>в редакторе формул</w:t>
       </w:r>
       <w:r w:rsidR="00E53DF0">
         <w:t xml:space="preserve">, последовательно нумеруются арабскими цифрами в круглых скобках. </w:t>
       </w:r>
       <w:r w:rsidR="00E53DF0" w:rsidRPr="00777492">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Не допускается вставлять формулы рисунками!</w:t>
       </w:r>
       <w:r w:rsidR="00E53DF0">
         <w:t xml:space="preserve"> Латинские буквы набирают курсивом; русские, греческие буквы, цифры и химические символы, критерии подобия – прямым шрифтом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E53DF0" w:rsidRDefault="00777492" w:rsidP="00F15F81">
       <w:pPr>
-        <w:pStyle w:val="af5"/>
+        <w:pStyle w:val="af6"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:sym w:font="Wingdings 2" w:char="F050"/>
       </w:r>
       <w:r w:rsidR="00E53DF0">
         <w:tab/>
         <w:t xml:space="preserve">Иллюстрации должны быть высокого качества (разрешение </w:t>
       </w:r>
       <w:r w:rsidR="00E53DF0" w:rsidRPr="00777492">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">не менее 300 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00E53DF0" w:rsidRPr="00777492">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>dpi</w:t>
       </w:r>
@@ -825,63 +839,63 @@
       </w:r>
       <w:r w:rsidR="00E53DF0" w:rsidRPr="00777492">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00E53DF0" w:rsidRPr="00777492">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>шт</w:t>
       </w:r>
       <w:r w:rsidR="00E53DF0">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E53DF0" w:rsidRDefault="00E53DF0" w:rsidP="00F15F81">
       <w:pPr>
-        <w:pStyle w:val="af5"/>
+        <w:pStyle w:val="af6"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t>Пример оформления подрисуночной подписи:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00777492" w:rsidRPr="00006BE2" w:rsidRDefault="00777492" w:rsidP="00777492">
       <w:pPr>
-        <w:pStyle w:val="af5"/>
+        <w:pStyle w:val="af6"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00006BE2">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="41C9C7ED" wp14:editId="7507B838">
             <wp:extent cx="786690" cy="1007714"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:docPr id="3" name="Рисунок 3" descr="D:\Users\kupavykh_sv\Downloads\знак.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3" descr="D:\Users\kupavykh_sv\Downloads\знак.png"/>
@@ -899,915 +913,964 @@
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="787785" cy="1009117"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E53DF0" w:rsidRDefault="00E53DF0" w:rsidP="00777492">
       <w:pPr>
-        <w:pStyle w:val="afd"/>
+        <w:pStyle w:val="afe"/>
       </w:pPr>
       <w:r>
         <w:t>Рис.1. Герб Санкт-Петербургского горного университета</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E53DF0" w:rsidRDefault="00777492" w:rsidP="00F15F81">
       <w:pPr>
-        <w:pStyle w:val="af5"/>
+        <w:pStyle w:val="af6"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:sym w:font="Wingdings 2" w:char="F050"/>
       </w:r>
       <w:r w:rsidR="00E53DF0">
         <w:tab/>
         <w:t xml:space="preserve">Все таблицы должны быть пронумерованы и иметь заголовок. Максимальное количество таблиц – </w:t>
       </w:r>
       <w:r w:rsidR="00E53DF0" w:rsidRPr="00777492">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>7 шт</w:t>
       </w:r>
       <w:r w:rsidR="00E53DF0">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E53DF0" w:rsidRDefault="00E53DF0" w:rsidP="00F15F81">
       <w:pPr>
-        <w:pStyle w:val="af5"/>
+        <w:pStyle w:val="af6"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t>Пример оформления таблицы:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E53DF0" w:rsidRDefault="00E53DF0" w:rsidP="00777492">
       <w:pPr>
-        <w:pStyle w:val="aff1"/>
+        <w:pStyle w:val="aff2"/>
       </w:pPr>
       <w:r>
         <w:t>Таблица 1</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E53DF0" w:rsidRDefault="00E53DF0" w:rsidP="00777492">
       <w:pPr>
-        <w:pStyle w:val="aff3"/>
+        <w:pStyle w:val="aff4"/>
       </w:pPr>
       <w:r>
         <w:t>Финансовые показатели предприятия за 2023-2025 гг.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="aff7"/>
+        <w:tblStyle w:val="aff8"/>
         <w:tblW w:w="3726" w:type="dxa"/>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="687"/>
         <w:gridCol w:w="1480"/>
         <w:gridCol w:w="1559"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D95593" w:rsidRPr="0051462B" w:rsidTr="00BA1F9D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00D95593" w:rsidRPr="0051462B" w:rsidRDefault="00D95593" w:rsidP="00BA1F9D">
             <w:pPr>
-              <w:pStyle w:val="aff5"/>
+              <w:pStyle w:val="aff6"/>
             </w:pPr>
             <w:r w:rsidRPr="0051462B">
               <w:t>Год</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1480" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00D95593" w:rsidRPr="0051462B" w:rsidRDefault="00D95593" w:rsidP="00BA1F9D">
             <w:pPr>
-              <w:pStyle w:val="aff5"/>
+              <w:pStyle w:val="aff6"/>
             </w:pPr>
             <w:r w:rsidRPr="0051462B">
               <w:t>Доходы, млн руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00D95593" w:rsidRPr="0051462B" w:rsidRDefault="00D95593" w:rsidP="00BA1F9D">
             <w:pPr>
-              <w:pStyle w:val="aff5"/>
+              <w:pStyle w:val="aff6"/>
             </w:pPr>
             <w:r w:rsidRPr="0051462B">
               <w:t>Расходы, млн руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D95593" w:rsidRPr="00006BE2" w:rsidTr="00BA1F9D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00D95593" w:rsidRPr="0051462B" w:rsidRDefault="00D95593" w:rsidP="00BA1F9D">
             <w:pPr>
-              <w:pStyle w:val="aff6"/>
+              <w:pStyle w:val="aff7"/>
             </w:pPr>
             <w:r w:rsidRPr="0051462B">
               <w:t>202</w:t>
             </w:r>
             <w:r>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1480" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00D95593" w:rsidRPr="0051462B" w:rsidRDefault="00D95593" w:rsidP="00BA1F9D">
             <w:pPr>
-              <w:pStyle w:val="aff6"/>
+              <w:pStyle w:val="aff7"/>
             </w:pPr>
             <w:r w:rsidRPr="0051462B">
               <w:t>1,31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00D95593" w:rsidRPr="0051462B" w:rsidRDefault="00D95593" w:rsidP="00BA1F9D">
             <w:pPr>
-              <w:pStyle w:val="aff6"/>
+              <w:pStyle w:val="aff7"/>
             </w:pPr>
             <w:r w:rsidRPr="0051462B">
               <w:t>1,13</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D95593" w:rsidRPr="00006BE2" w:rsidTr="00BA1F9D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00D95593" w:rsidRPr="0051462B" w:rsidRDefault="00D95593" w:rsidP="00BA1F9D">
             <w:pPr>
-              <w:pStyle w:val="aff6"/>
+              <w:pStyle w:val="aff7"/>
             </w:pPr>
             <w:r w:rsidRPr="0051462B">
               <w:t>202</w:t>
             </w:r>
             <w:r>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1480" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00D95593" w:rsidRPr="0051462B" w:rsidRDefault="00D95593" w:rsidP="00BA1F9D">
             <w:pPr>
-              <w:pStyle w:val="aff6"/>
+              <w:pStyle w:val="aff7"/>
             </w:pPr>
             <w:r w:rsidRPr="0051462B">
               <w:t>1,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00D95593" w:rsidRPr="0051462B" w:rsidRDefault="00D95593" w:rsidP="00BA1F9D">
             <w:pPr>
-              <w:pStyle w:val="aff6"/>
+              <w:pStyle w:val="aff7"/>
             </w:pPr>
             <w:r w:rsidRPr="0051462B">
               <w:t>1,25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D95593" w:rsidRPr="00006BE2" w:rsidTr="00BA1F9D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00D95593" w:rsidRPr="0051462B" w:rsidRDefault="00D95593" w:rsidP="00BA1F9D">
             <w:pPr>
-              <w:pStyle w:val="aff6"/>
+              <w:pStyle w:val="aff7"/>
             </w:pPr>
             <w:r w:rsidRPr="0051462B">
               <w:t>202</w:t>
             </w:r>
             <w:r>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1480" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00D95593" w:rsidRPr="0051462B" w:rsidRDefault="00D95593" w:rsidP="00BA1F9D">
             <w:pPr>
-              <w:pStyle w:val="aff6"/>
+              <w:pStyle w:val="aff7"/>
             </w:pPr>
             <w:r w:rsidRPr="0051462B">
               <w:t>1,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00D95593" w:rsidRPr="0051462B" w:rsidRDefault="00D95593" w:rsidP="00BA1F9D">
             <w:pPr>
-              <w:pStyle w:val="aff6"/>
+              <w:pStyle w:val="aff7"/>
             </w:pPr>
             <w:r w:rsidRPr="0051462B">
               <w:t>0,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00E53DF0" w:rsidRDefault="00777492" w:rsidP="00F15F81">
       <w:pPr>
-        <w:pStyle w:val="af5"/>
+        <w:pStyle w:val="af6"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:sym w:font="Wingdings 2" w:char="F050"/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E53DF0" w:rsidRPr="00777492">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Редакция не рекомендует использовать ИИ инструменты для подбора литературы, а</w:t>
       </w:r>
       <w:r w:rsidR="002A1354">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00E53DF0" w:rsidRPr="00777492">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>также для генерации текста статьи.</w:t>
       </w:r>
       <w:r w:rsidR="00E53DF0">
         <w:t xml:space="preserve"> О каждом случае использования ИИ необходимо уведомить редакцию в сопроводительном письме. Обнаружение элементов генерации, в том числе неверифицируемых литературных источников, может служить основанием для </w:t>
       </w:r>
       <w:r w:rsidR="00E53DF0" w:rsidRPr="00777492">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>снятия статьи с рассмотрения</w:t>
       </w:r>
       <w:r w:rsidR="00E53DF0">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E53DF0" w:rsidRDefault="00777492" w:rsidP="00F15F81">
       <w:pPr>
-        <w:pStyle w:val="af5"/>
+        <w:pStyle w:val="af6"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:sym w:font="Wingdings 2" w:char="F050"/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E53DF0">
-        <w:t xml:space="preserve">Библиографическое описание литературного источника оформляется по примерам ниже. </w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="aff8"/>
+        <w:t>Библиографическое описание литературного источника оформляется по примерам ниже</w:t>
+      </w:r>
+      <w:r w:rsidR="005E5337">
+        <w:t xml:space="preserve"> (при оформлении указывать тип источника, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="005E5337">
+        <w:t>например</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005E5337">
+        <w:t xml:space="preserve"> «</w:t>
+      </w:r>
+      <w:r w:rsidR="005E5337" w:rsidRPr="005E5337">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Статья в журнале</w:t>
+      </w:r>
+      <w:r w:rsidR="005E5337">
+        <w:t xml:space="preserve">», </w:t>
+      </w:r>
+      <w:r w:rsidR="005E5337" w:rsidRPr="005E5337">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>не</w:t>
+      </w:r>
+      <w:r w:rsidR="005E5337">
+        <w:t xml:space="preserve"> нужно).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E53DF0" w:rsidRPr="0094086A" w:rsidRDefault="00E53DF0" w:rsidP="007A634F">
+      <w:pPr>
+        <w:pStyle w:val="a"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:left="0" w:firstLine="454"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Ref210128811"/>
       <w:r w:rsidRPr="0094086A">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Статья в журнале:</w:t>
       </w:r>
       <w:r w:rsidRPr="0094086A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0094086A">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Брагин В.И., Харитонова М.Ю., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0094086A">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Мацко</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0094086A">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> Н.А.</w:t>
       </w:r>
       <w:r w:rsidRPr="0094086A">
         <w:t xml:space="preserve"> Вероятностный подход к оценке динамического бортового содержания // Записки Горного института. 2021. Т. 251. С. 617-625. DOI: 10.31897/PMI.2021.5.1</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w:rsidR="00E53DF0" w:rsidRPr="0094086A" w:rsidRDefault="00E53DF0" w:rsidP="0094086A">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff8"/>
+    <w:p w:rsidR="00E53DF0" w:rsidRPr="0094086A" w:rsidRDefault="00E53DF0" w:rsidP="007A634F">
+      <w:pPr>
+        <w:pStyle w:val="a"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:left="0" w:firstLine="454"/>
       </w:pPr>
       <w:r w:rsidRPr="0094086A">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Статья в сборнике:</w:t>
       </w:r>
       <w:r w:rsidRPr="0094086A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0094086A">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Персиков Э.С., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0094086A">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Бухтияров</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0094086A">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> П.Г., Польской С.Ф., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0094086A">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Чехмир</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0094086A">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> А.С.</w:t>
       </w:r>
       <w:r w:rsidRPr="0094086A">
         <w:t xml:space="preserve"> Взаимодействие водорода с магматическими расплавами // Эксперимент в решении актуальных задач геологии. М.: Наука, 1986. С. 48-70.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E53DF0" w:rsidRPr="0094086A" w:rsidRDefault="00E53DF0" w:rsidP="0094086A">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff8"/>
+    <w:p w:rsidR="00E53DF0" w:rsidRPr="0094086A" w:rsidRDefault="00E53DF0" w:rsidP="007A634F">
+      <w:pPr>
+        <w:pStyle w:val="a"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:left="0" w:firstLine="454"/>
       </w:pPr>
       <w:r w:rsidRPr="0094086A">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Статья в сборнике конференции:</w:t>
       </w:r>
       <w:r w:rsidRPr="0094086A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0094086A">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Полянский О.П., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0094086A">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Ревердатто</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0094086A">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> В.В.</w:t>
       </w:r>
       <w:r w:rsidRPr="0094086A">
         <w:t xml:space="preserve"> Роль флюида в тепломассопереносе при эволюции осадочных бассейнов с трапповым </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0094086A">
         <w:t>магматизмом</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0094086A">
         <w:t xml:space="preserve"> // Флюиды и геодинамика: Материалы Всероссийского симпозиума «Глубинные флюиды и геодинамика», 19-21 ноября 2003, Москва, Россия. М.: Наука, 2006. С. 219-243.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E53DF0" w:rsidRPr="0094086A" w:rsidRDefault="00E53DF0" w:rsidP="0094086A">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff8"/>
+    <w:p w:rsidR="00E53DF0" w:rsidRPr="0094086A" w:rsidRDefault="00E53DF0" w:rsidP="007A634F">
+      <w:pPr>
+        <w:pStyle w:val="a"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:left="0" w:firstLine="454"/>
       </w:pPr>
       <w:r w:rsidRPr="0094086A">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Монография:</w:t>
       </w:r>
       <w:r w:rsidRPr="0094086A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0094086A">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Зинчук Н.Н., Бондаренко А.Т., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0094086A">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Гарат</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0094086A">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> М.Н.</w:t>
       </w:r>
       <w:r w:rsidRPr="0094086A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0094086A">
         <w:t>Петрофизика</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0094086A">
         <w:t xml:space="preserve"> кимберлитов и вмещающих пород. М.: Недра, 2002. 695 с.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E53DF0" w:rsidRPr="0094086A" w:rsidRDefault="00E53DF0" w:rsidP="0094086A">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff8"/>
+    <w:p w:rsidR="00E53DF0" w:rsidRPr="0094086A" w:rsidRDefault="00E53DF0" w:rsidP="007A634F">
+      <w:pPr>
+        <w:pStyle w:val="a"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:left="0" w:firstLine="454"/>
       </w:pPr>
       <w:r w:rsidRPr="0094086A">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Автореферат:</w:t>
       </w:r>
       <w:r w:rsidRPr="0094086A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0094086A">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Акимов О.В.</w:t>
       </w:r>
       <w:r w:rsidRPr="0094086A">
         <w:t xml:space="preserve"> Совершенствование технологий глушения скважин при интенсификации разработки низко-проницаемых терригенных коллекторов: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0094086A">
         <w:t>Автореф</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0094086A">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0094086A">
         <w:t>дис</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0094086A">
         <w:t xml:space="preserve">. ... канд. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0094086A">
         <w:t>техн</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0094086A">
         <w:t>. наук. Уфа: Уфимский государственный нефтяной технический университет, 2011. 23 с.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E53DF0" w:rsidRPr="0094086A" w:rsidRDefault="00E53DF0" w:rsidP="0094086A">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff8"/>
+    <w:p w:rsidR="00E53DF0" w:rsidRPr="0094086A" w:rsidRDefault="00E53DF0" w:rsidP="007A634F">
+      <w:pPr>
+        <w:pStyle w:val="a"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:left="0" w:firstLine="454"/>
       </w:pPr>
       <w:r w:rsidRPr="0094086A">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Патент:</w:t>
       </w:r>
       <w:r w:rsidRPr="0094086A">
-        <w:t xml:space="preserve"> Патент № 2020615617 РФ. Программа для расчета технологических параметров закачки жидкости в скважину на основе реологических данных / И.Р. </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0094086A">
+      <w:r w:rsidR="005E5337" w:rsidRPr="00480460">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
         <w:t>Раупов</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0094086A">
-        <w:t xml:space="preserve">, А.В. Бондаренко, Д.В. </w:t>
+      <w:r w:rsidR="005E5337" w:rsidRPr="00480460">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> И.Р., Бондаренко А.В., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0094086A">
+      <w:r w:rsidR="005E5337" w:rsidRPr="00480460">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
         <w:t>Мардашов</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0094086A">
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidR="005E5337" w:rsidRPr="00480460">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Д.В.</w:t>
+      </w:r>
+      <w:r w:rsidR="005E5337" w:rsidRPr="005E5337">
+        <w:t xml:space="preserve"> Патент № 2020615617 РФ. Программа для расчета технологических параметров закачки жидкости в скважину на основе реологических данных. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0094086A">
+      <w:r w:rsidR="005E5337" w:rsidRPr="005E5337">
         <w:t>Опубл</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0094086A">
+      <w:r w:rsidR="005E5337" w:rsidRPr="005E5337">
         <w:t xml:space="preserve">. 27.05.2020. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0094086A">
+      <w:r w:rsidR="005E5337" w:rsidRPr="005E5337">
         <w:t>Бюл</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0094086A">
+      <w:r w:rsidR="005E5337" w:rsidRPr="005E5337">
         <w:t>. № 6.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E53DF0" w:rsidRPr="0094086A" w:rsidRDefault="00E53DF0" w:rsidP="0094086A">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff8"/>
+    <w:p w:rsidR="00E53DF0" w:rsidRPr="0094086A" w:rsidRDefault="00E53DF0" w:rsidP="007A634F">
+      <w:pPr>
+        <w:pStyle w:val="a"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:left="0" w:firstLine="454"/>
       </w:pPr>
       <w:r w:rsidRPr="0094086A">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Интернет-ресурс:</w:t>
+        <w:t>Интернет-ресурс</w:t>
+      </w:r>
+      <w:r w:rsidR="005E5337">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (указывается в сносках)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094086A">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="0094086A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0094086A">
         <w:t>The</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0094086A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0094086A">
         <w:t>World</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0094086A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0094086A">
         <w:t>Bank</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0094086A">
         <w:t>. URL: https://www.worldbank.org/en/programs/zero-routine-flaring-by-2030 (дата обращения 23.03.2022).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007A380A" w:rsidRDefault="00777492" w:rsidP="00F15F81">
       <w:pPr>
-        <w:pStyle w:val="af5"/>
+        <w:pStyle w:val="af6"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:sym w:font="Wingdings 2" w:char="F050"/>
       </w:r>
       <w:r w:rsidR="00E53DF0">
         <w:tab/>
         <w:t>Другие рекомендации размещены на сайте журнала в разделе «</w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="00E53DF0" w:rsidRPr="00777492">
           <w:rPr>
             <w:rStyle w:val="aff9"/>
           </w:rPr>
           <w:t>Авторам</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00E53DF0">
         <w:t>».</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="007A380A" w:rsidSect="009B72CE">
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="680" w:right="851" w:bottom="425" w:left="1134" w:header="454" w:footer="340" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00845790" w:rsidRDefault="00845790" w:rsidP="009B72CE">
+    <w:p w:rsidR="004C1DDE" w:rsidRDefault="004C1DDE" w:rsidP="009B72CE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00845790" w:rsidRDefault="00845790" w:rsidP="009B72CE">
+    <w:p w:rsidR="004C1DDE" w:rsidRDefault="004C1DDE" w:rsidP="009B72CE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:altName w:val="Times New Roman PSMT"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MyslCTT">
+    <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000203" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000005" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000005" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-211503021"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
-        <w:rStyle w:val="af6"/>
+        <w:rStyle w:val="af7"/>
         <w:szCs w:val="18"/>
         <w:lang w:eastAsia="ru-RU"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w:rsidR="009B72CE" w:rsidRPr="009B72CE" w:rsidRDefault="009B72CE" w:rsidP="009B72CE">
         <w:pPr>
           <w:jc w:val="right"/>
           <w:rPr>
-            <w:rStyle w:val="af6"/>
+            <w:rStyle w:val="af7"/>
             <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="009B72CE">
           <w:rPr>
-            <w:rStyle w:val="af6"/>
+            <w:rStyle w:val="af7"/>
             <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="009B72CE">
           <w:rPr>
-            <w:rStyle w:val="af6"/>
+            <w:rStyle w:val="af7"/>
             <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="009B72CE">
           <w:rPr>
-            <w:rStyle w:val="af6"/>
+            <w:rStyle w:val="af7"/>
             <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00CA2B11">
+        <w:r w:rsidR="00C02A57">
           <w:rPr>
-            <w:rStyle w:val="af6"/>
+            <w:rStyle w:val="af7"/>
             <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidRPr="009B72CE">
           <w:rPr>
-            <w:rStyle w:val="af6"/>
+            <w:rStyle w:val="af7"/>
             <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w:rsidR="009B72CE" w:rsidRPr="009B72CE" w:rsidRDefault="009B72CE" w:rsidP="009B72CE">
     <w:pPr>
-      <w:pStyle w:val="af5"/>
+      <w:pStyle w:val="af6"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00845790" w:rsidRDefault="00845790" w:rsidP="009B72CE">
+    <w:p w:rsidR="004C1DDE" w:rsidRDefault="004C1DDE" w:rsidP="009B72CE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00845790" w:rsidRDefault="00845790" w:rsidP="009B72CE">
+    <w:p w:rsidR="004C1DDE" w:rsidRDefault="004C1DDE" w:rsidP="009B72CE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="009B72CE" w:rsidRDefault="00845790" w:rsidP="009B72CE">
+  <w:p w:rsidR="009B72CE" w:rsidRDefault="004C1DDE" w:rsidP="009B72CE">
     <w:pPr>
-      <w:pStyle w:val="af5"/>
+      <w:pStyle w:val="af6"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="2F4ED9CE">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
@@ -2167,152 +2230,339 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5134" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5854" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6574" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12">
+    <w:nsid w:val="5CCA7EC5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="57D2A508"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1174" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1894" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2614" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3334" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4054" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4774" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5494" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6214" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6934" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13">
+    <w:nsid w:val="6F5140A0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2B662F9A"/>
+    <w:lvl w:ilvl="0" w:tplc="B44EBDB0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="a"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1174" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1894" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2614" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3334" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4054" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4774" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5494" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6214" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6934" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="0"/>
   </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:percent="123"/>
+  <w:zoom w:percent="155"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3808" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0003"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E53DF0"/>
     <w:rsid w:val="000603E0"/>
     <w:rsid w:val="0019642B"/>
     <w:rsid w:val="001A5770"/>
     <w:rsid w:val="001C1781"/>
     <w:rsid w:val="001D2F1A"/>
     <w:rsid w:val="0022179D"/>
     <w:rsid w:val="002A1354"/>
     <w:rsid w:val="003047CE"/>
     <w:rsid w:val="00304D71"/>
     <w:rsid w:val="003373C9"/>
+    <w:rsid w:val="00430628"/>
+    <w:rsid w:val="00480460"/>
+    <w:rsid w:val="004C1DDE"/>
     <w:rsid w:val="00573BAC"/>
+    <w:rsid w:val="005E5337"/>
     <w:rsid w:val="005F03A0"/>
     <w:rsid w:val="006C237B"/>
     <w:rsid w:val="0075683F"/>
     <w:rsid w:val="00775BE7"/>
     <w:rsid w:val="00777492"/>
+    <w:rsid w:val="007A634F"/>
     <w:rsid w:val="007E7E5C"/>
     <w:rsid w:val="00826A8E"/>
     <w:rsid w:val="00845790"/>
+    <w:rsid w:val="008A6005"/>
     <w:rsid w:val="00935745"/>
     <w:rsid w:val="00936EBB"/>
     <w:rsid w:val="0094086A"/>
     <w:rsid w:val="009B72CE"/>
     <w:rsid w:val="009E3AF5"/>
     <w:rsid w:val="00AC09A5"/>
     <w:rsid w:val="00B41597"/>
     <w:rsid w:val="00B55C66"/>
     <w:rsid w:val="00B76A03"/>
+    <w:rsid w:val="00C02A57"/>
     <w:rsid w:val="00CA2B11"/>
     <w:rsid w:val="00CB5E86"/>
+    <w:rsid w:val="00D25DBE"/>
     <w:rsid w:val="00D2781F"/>
     <w:rsid w:val="00D95593"/>
     <w:rsid w:val="00E0620B"/>
     <w:rsid w:val="00E42A72"/>
     <w:rsid w:val="00E53DF0"/>
     <w:rsid w:val="00F15F81"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
@@ -2688,808 +2938,811 @@
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+  <w:style w:type="paragraph" w:default="1" w:styleId="a0">
     <w:name w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="000603E0"/>
     <w:pPr>
       <w:ind w:firstLine="454"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="a"/>
-    <w:next w:val="a"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
     <w:link w:val="10"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00E53DF0"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="a"/>
-    <w:next w:val="a"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
     <w:link w:val="20"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00E53DF0"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="a0">
+  <w:style w:type="character" w:default="1" w:styleId="a1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="a1">
+  <w:style w:type="table" w:default="1" w:styleId="a2">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="a2">
+  <w:style w:type="numbering" w:default="1" w:styleId="a3">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="a3">
+  <w:style w:type="character" w:styleId="a4">
     <w:name w:val="line number"/>
-    <w:basedOn w:val="a0"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00E53DF0"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="10">
     <w:name w:val="Заголовок 1 Знак"/>
-    <w:basedOn w:val="a0"/>
+    <w:basedOn w:val="a1"/>
     <w:link w:val="1"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="005F03A0"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a4">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a5">
     <w:name w:val="ЗГИ_УДК_тип статьи"/>
-    <w:basedOn w:val="a"/>
-    <w:link w:val="a5"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a6"/>
     <w:rsid w:val="00E53DF0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9923"/>
       </w:tabs>
       <w:spacing w:line="245" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:i/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
+  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
     <w:name w:val="ЗГИ_УДК_тип статьи Знак"/>
-    <w:link w:val="a4"/>
+    <w:link w:val="a5"/>
     <w:rsid w:val="00E53DF0"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:i/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a6">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a7">
     <w:name w:val="ЗГИ_Название статьи"/>
-    <w:basedOn w:val="a"/>
-    <w:link w:val="a7"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a8"/>
     <w:qFormat/>
     <w:rsid w:val="00E53DF0"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:spacing w:before="240" w:after="240" w:line="250" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b/>
       <w:color w:val="3333CC"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="23"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
+  <w:style w:type="character" w:customStyle="1" w:styleId="a8">
     <w:name w:val="ЗГИ_Название статьи Знак"/>
-    <w:link w:val="a6"/>
+    <w:link w:val="a7"/>
     <w:rsid w:val="0022179D"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b/>
       <w:color w:val="3333CC"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="23"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a8">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a9">
     <w:name w:val="ЗГИ_Авторы"/>
-    <w:basedOn w:val="a"/>
-    <w:link w:val="a9"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="aa"/>
     <w:qFormat/>
     <w:rsid w:val="00E53DF0"/>
     <w:pPr>
       <w:spacing w:line="245" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b/>
       <w:caps/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a9">
+  <w:style w:type="character" w:customStyle="1" w:styleId="aa">
     <w:name w:val="ЗГИ_Авторы Знак"/>
-    <w:link w:val="a8"/>
+    <w:link w:val="a9"/>
     <w:rsid w:val="0022179D"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b/>
       <w:caps/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="aa">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ab">
     <w:name w:val="ЗГИ_Аффилиация"/>
-    <w:basedOn w:val="a"/>
-    <w:link w:val="ab"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="ac"/>
     <w:qFormat/>
     <w:rsid w:val="00E53DF0"/>
     <w:pPr>
       <w:spacing w:line="245" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:i/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ab">
+  <w:style w:type="character" w:customStyle="1" w:styleId="ac">
     <w:name w:val="ЗГИ_Аффилиация Знак"/>
-    <w:link w:val="aa"/>
+    <w:link w:val="ab"/>
     <w:rsid w:val="0022179D"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:i/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ac">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ad">
     <w:name w:val="ЗГИ_Метаданные"/>
     <w:basedOn w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00E53DF0"/>
     <w:pPr>
       <w:keepLines w:val="0"/>
       <w:suppressAutoHyphens/>
       <w:spacing w:before="180"/>
       <w:ind w:firstLine="567"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:i/>
       <w:color w:val="auto"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="20">
     <w:name w:val="Заголовок 2 Знак"/>
-    <w:basedOn w:val="a0"/>
+    <w:basedOn w:val="a1"/>
     <w:link w:val="2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="005F03A0"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ad">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ae">
     <w:name w:val="ЗГИ_Аннотация"/>
-    <w:link w:val="ae"/>
+    <w:link w:val="af"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="00E53DF0"/>
     <w:pPr>
       <w:ind w:left="567" w:right="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ae">
+  <w:style w:type="character" w:customStyle="1" w:styleId="af">
     <w:name w:val="ЗГИ_Аннотация Знак"/>
-    <w:basedOn w:val="a0"/>
-    <w:link w:val="ad"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="ae"/>
     <w:uiPriority w:val="6"/>
     <w:rsid w:val="0022179D"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="af">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="af0">
     <w:name w:val="ЗГИ_Ключевые слова"/>
-    <w:basedOn w:val="ad"/>
-    <w:link w:val="af0"/>
+    <w:basedOn w:val="ae"/>
+    <w:link w:val="af1"/>
     <w:uiPriority w:val="7"/>
     <w:qFormat/>
     <w:rsid w:val="00E53DF0"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="af0">
+  <w:style w:type="character" w:customStyle="1" w:styleId="af1">
     <w:name w:val="ЗГИ_Ключевые слова Знак"/>
-    <w:basedOn w:val="a0"/>
-    <w:link w:val="af"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="af0"/>
     <w:uiPriority w:val="7"/>
     <w:rsid w:val="0022179D"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="af1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="af2">
     <w:name w:val="ЗГИ_Финансирование"/>
-    <w:basedOn w:val="ad"/>
-    <w:link w:val="af2"/>
+    <w:basedOn w:val="ae"/>
+    <w:link w:val="af3"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00E53DF0"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="af2">
+  <w:style w:type="character" w:customStyle="1" w:styleId="af3">
     <w:name w:val="ЗГИ_Финансирование Знак"/>
-    <w:basedOn w:val="ae"/>
-    <w:link w:val="af1"/>
+    <w:basedOn w:val="af"/>
+    <w:link w:val="af2"/>
     <w:uiPriority w:val="8"/>
     <w:rsid w:val="0022179D"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="af3">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="af4">
     <w:name w:val="ЗГИ_Подзаголовок"/>
     <w:basedOn w:val="2"/>
-    <w:link w:val="af4"/>
+    <w:link w:val="af5"/>
     <w:qFormat/>
     <w:rsid w:val="00E53DF0"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:spacing w:before="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:color w:val="auto"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="af4">
+  <w:style w:type="character" w:customStyle="1" w:styleId="af5">
     <w:name w:val="ЗГИ_Подзаголовок Знак"/>
-    <w:link w:val="af3"/>
+    <w:link w:val="af4"/>
     <w:rsid w:val="0022179D"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="af5">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="af6">
     <w:name w:val="ЗГИ_Текст"/>
-    <w:link w:val="af6"/>
+    <w:link w:val="af7"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00E53DF0"/>
     <w:pPr>
       <w:ind w:firstLine="454"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="af6">
+  <w:style w:type="character" w:customStyle="1" w:styleId="af7">
     <w:name w:val="ЗГИ_Текст Знак"/>
-    <w:link w:val="af5"/>
+    <w:link w:val="af6"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="0022179D"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="af7">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="af8">
     <w:name w:val="ЗГИ_Благодарности"/>
-    <w:basedOn w:val="af5"/>
-    <w:link w:val="af8"/>
+    <w:basedOn w:val="af6"/>
+    <w:link w:val="af9"/>
     <w:uiPriority w:val="16"/>
     <w:qFormat/>
     <w:rsid w:val="00E53DF0"/>
     <w:pPr>
       <w:spacing w:before="240"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="af8">
+  <w:style w:type="character" w:customStyle="1" w:styleId="af9">
     <w:name w:val="ЗГИ_Благодарности Знак"/>
-    <w:basedOn w:val="af6"/>
-    <w:link w:val="af7"/>
+    <w:basedOn w:val="af7"/>
+    <w:link w:val="af8"/>
     <w:uiPriority w:val="16"/>
     <w:rsid w:val="0022179D"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:i/>
       <w:sz w:val="23"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="af9">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="afa">
     <w:name w:val="ЗГИ_Цитирование"/>
-    <w:basedOn w:val="a"/>
-    <w:link w:val="afa"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="afb"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
     <w:rsid w:val="00E53DF0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="6521"/>
       </w:tabs>
       <w:spacing w:before="240" w:after="180"/>
       <w:ind w:left="567" w:right="567" w:firstLine="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MyslCTT"/>
       <w:color w:val="0000FF"/>
       <w:spacing w:val="4"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="afa">
+  <w:style w:type="character" w:customStyle="1" w:styleId="afb">
     <w:name w:val="ЗГИ_Цитирование Знак"/>
-    <w:link w:val="af9"/>
+    <w:link w:val="afa"/>
     <w:uiPriority w:val="4"/>
     <w:rsid w:val="0022179D"/>
     <w:rPr>
       <w:rFonts w:eastAsia="MyslCTT"/>
       <w:color w:val="0000FF"/>
       <w:spacing w:val="4"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="afb">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="afc">
     <w:name w:val="ЗГИ_Литература"/>
     <w:basedOn w:val="2"/>
-    <w:link w:val="afc"/>
+    <w:link w:val="afd"/>
     <w:uiPriority w:val="17"/>
     <w:qFormat/>
     <w:rsid w:val="00E53DF0"/>
     <w:pPr>
       <w:keepLines w:val="0"/>
       <w:suppressAutoHyphens/>
       <w:spacing w:before="480" w:after="180"/>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:color w:val="auto"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="afc">
+  <w:style w:type="character" w:customStyle="1" w:styleId="afd">
     <w:name w:val="ЗГИ_Литература Знак"/>
-    <w:link w:val="afb"/>
+    <w:link w:val="afc"/>
     <w:uiPriority w:val="17"/>
     <w:rsid w:val="0022179D"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="afd">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="afe">
     <w:name w:val="ЗГИ_Рисунки"/>
-    <w:link w:val="afe"/>
+    <w:link w:val="aff"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00777492"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="240"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:color w:val="222222"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="23"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="aff">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="aff0">
     <w:name w:val="ЗГИ_Конфликт интересов"/>
-    <w:link w:val="aff0"/>
+    <w:link w:val="aff1"/>
     <w:uiPriority w:val="19"/>
     <w:qFormat/>
     <w:rsid w:val="00E53DF0"/>
     <w:pPr>
       <w:spacing w:before="240"/>
       <w:ind w:firstLine="454"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:i/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="aff0">
+  <w:style w:type="character" w:customStyle="1" w:styleId="aff1">
     <w:name w:val="ЗГИ_Конфликт интересов Знак"/>
-    <w:basedOn w:val="a0"/>
-    <w:link w:val="aff"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="aff0"/>
     <w:uiPriority w:val="19"/>
     <w:rsid w:val="0022179D"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:i/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="afe">
+  <w:style w:type="character" w:customStyle="1" w:styleId="aff">
     <w:name w:val="ЗГИ_Рисунки Знак"/>
-    <w:basedOn w:val="a0"/>
-    <w:link w:val="afd"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="afe"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="0022179D"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:color w:val="222222"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="23"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="aff1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="aff2">
     <w:name w:val="ЗГИ_Таблица"/>
-    <w:link w:val="aff2"/>
+    <w:link w:val="aff3"/>
     <w:uiPriority w:val="12"/>
     <w:rsid w:val="00777492"/>
     <w:pPr>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:i/>
       <w:sz w:val="18"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="aff2">
+  <w:style w:type="character" w:customStyle="1" w:styleId="aff3">
     <w:name w:val="ЗГИ_Таблица Знак"/>
-    <w:basedOn w:val="a0"/>
-    <w:link w:val="aff1"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="aff2"/>
     <w:uiPriority w:val="12"/>
     <w:rsid w:val="0022179D"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:i/>
       <w:sz w:val="18"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="aff3">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="aff4">
     <w:name w:val="ЗГИ_Название таблицы"/>
-    <w:link w:val="aff4"/>
+    <w:link w:val="aff5"/>
     <w:uiPriority w:val="13"/>
     <w:qFormat/>
     <w:rsid w:val="00777492"/>
     <w:pPr>
       <w:spacing w:before="80" w:after="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="18"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="aff4">
+  <w:style w:type="character" w:customStyle="1" w:styleId="aff5">
     <w:name w:val="ЗГИ_Название таблицы Знак"/>
-    <w:basedOn w:val="a0"/>
-    <w:link w:val="aff3"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="aff4"/>
     <w:uiPriority w:val="13"/>
     <w:rsid w:val="0022179D"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="18"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="aff5">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="aff6">
     <w:name w:val="ЗГИ_Шапка таблицы"/>
     <w:uiPriority w:val="14"/>
     <w:qFormat/>
     <w:rsid w:val="009E3AF5"/>
     <w:pPr>
       <w:spacing w:before="60" w:after="60"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="aff6">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="aff7">
     <w:name w:val="ЗГИ_Ячейки таблицы"/>
     <w:uiPriority w:val="15"/>
     <w:qFormat/>
     <w:rsid w:val="009E3AF5"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="aff7">
+  <w:style w:type="table" w:styleId="aff8">
     <w:name w:val="Table Grid"/>
     <w:aliases w:val="ЗГИ_Сетка таблицы"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="a2"/>
     <w:rsid w:val="00777492"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="28" w:type="dxa"/>
         <w:left w:w="57" w:type="dxa"/>
         <w:bottom w:w="28" w:type="dxa"/>
         <w:right w:w="57" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr>
       <w:jc w:val="center"/>
     </w:trPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="aff8">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a">
     <w:name w:val="ЗГИ_Список литературы"/>
     <w:uiPriority w:val="18"/>
     <w:qFormat/>
-    <w:rsid w:val="00777492"/>
+    <w:rsid w:val="007A634F"/>
     <w:pPr>
+      <w:numPr>
+        <w:numId w:val="14"/>
+      </w:numPr>
       <w:tabs>
-        <w:tab w:val="left" w:pos="709"/>
+        <w:tab w:val="left" w:pos="1134"/>
       </w:tabs>
-      <w:ind w:firstLine="454"/>
+      <w:ind w:left="0" w:firstLine="814"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="aff9">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="a0"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00777492"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="affa">
     <w:name w:val="header"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="a0"/>
     <w:link w:val="affb"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009B72CE"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="affb">
     <w:name w:val="Верхний колонтитул Знак"/>
-    <w:basedOn w:val="a0"/>
+    <w:basedOn w:val="a1"/>
     <w:link w:val="affa"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009B72CE"/>
     <w:rPr>
       <w:sz w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="affc">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="a0"/>
     <w:link w:val="affd"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009B72CE"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="affd">
     <w:name w:val="Нижний колонтитул Знак"/>
-    <w:basedOn w:val="a0"/>
+    <w:basedOn w:val="a1"/>
     <w:link w:val="affc"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009B72CE"/>
     <w:rPr>
       <w:sz w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="000603E0"/>
     <w:rPr>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
@@ -3748,81 +4001,81 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AD394D53-3E04-45F3-AFDF-88447E659DA7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A990C122-42CB-47F9-88F8-DE716CE3C972}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>940</Words>
-  <Characters>5362</Characters>
+  <Words>955</Words>
+  <Characters>5448</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>44</Lines>
+  <Lines>45</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6290</CharactersWithSpaces>
+  <CharactersWithSpaces>6391</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Лысенко Светлана Александровна</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>